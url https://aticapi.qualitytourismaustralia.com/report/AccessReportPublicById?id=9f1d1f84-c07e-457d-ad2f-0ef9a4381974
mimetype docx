--- v0 (2026-06-22)
+++ v1 (2026-08-21)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-22 18:10</w:t>
+              <w:t xml:space="preserve">2026-08-22 02:38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8356,51 +8356,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="1DA8D54B"/>
+    <w:nsid w:val="36B506F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>