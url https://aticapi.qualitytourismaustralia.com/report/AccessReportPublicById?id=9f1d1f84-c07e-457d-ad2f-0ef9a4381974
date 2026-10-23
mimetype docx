--- v1 (2026-08-21)
+++ v2 (2026-10-23)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-22 02:38</w:t>
+              <w:t xml:space="preserve">2026-10-23 15:16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1364,51 +1364,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000008 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">6</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1427,51 +1427,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Car Park and Access amenities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000009 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">6</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1490,51 +1490,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Internal Spaces</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000010 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">6</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2881,54 +2881,161 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Flexible Scheduling: We offer flexible tour start times where possible, and provide early access to essential information so guests can plan their day to reduce physical and cognitive fatigue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Priority Support: If a guest notifies us of a fatigue-related condition, we prioritise their needs and adjust the pace of the experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Small Group Sizes: With a maximum of six guests, our tours inherently allow for more personalised attention and flexibility on the day.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Clear Communication: We maintain regular communication leading up to the tour, offering proactive updates and the option to adjust participation as needed to accommodate changing energy levels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">These adjustments ensure a more inclusive, comfortable, and respectful experience for all guests, particularly those managing fatigue-related conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p>
@@ -3700,51 +3807,51 @@
         <w:t xml:space="preserve">TA_NECI_WA_MRDiscoveryCo_Feb2022 SENG0196</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">White Elephant Beach Cafe and Fraser Gallop Estate&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">White Elephant Beach Cafe and Fraser Gallop Estate</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FOOD AND DRINK</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -4046,52 +4153,192 @@
         <w:t xml:space="preserve">Vegan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">To ensure the safety of all guests, especially those with allergies or dietary restrictions, we follow strict procedures to avoid cross-contamination of food products:Supplier Standards: We work exclusively with reputable local suppliers who adhere to high food safety and allergen handling standards. Products are sourced with clear labelling of ingredients and allergens.Separate Storage: All food items are stored in sealed, clearly labelled containers. Allergen-free products are stored separately to avoid accidental exposure.Dedicated Preparation Areas: When preparing food (e.g., picnic platters or tastings), we use clean, sanitised surfaces and utensils, with separate cutting boards and serving tools for allergen-sensitive items.Hygiene Protocols: Hands are thoroughly washed and sanitised before and after food handling. Disposable gloves are used during food prep and changed between handling different items.Advance Guest Communication: We ask guests to inform us of any dietary needs or allergies in advance. This allows us to plan accordingly and prepare safe, separate alternatives if required.Serving Protocols: All shared platters are served in a way that avoids utensil-sharing between guests, reducing the risk of transfer. Allergen-safe options are plated and served individually to those who need them.By maintaining a cautious and methodical approach, we reduce the risk of cross-contamination and ensure a safe, enjoyable experience for all guests.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">To ensure the safety of all guests, especially those with allergies or dietary restrictions, we follow strict procedures to avoid cross-contamination of food products:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Supplier Standards: We work exclusively with reputable local suppliers who adhere to high food safety and allergen handling standards. Products are sourced with clear labelling of ingredients and allergens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Separate Storage: All food items are stored in sealed, clearly labelled containers. Allergen-free products are stored separately to avoid accidental exposure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dedicated Preparation Areas: When preparing food (e.g., picnic platters or tastings), we use clean, sanitised surfaces and utensils, with separate cutting boards and serving tools for allergen-sensitive items.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hygiene Protocols: Hands are thoroughly washed and sanitised before and after food handling. Disposable gloves are used during food prep and changed between handling different items.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Advance Guest Communication: We ask guests to inform us of any dietary needs or allergies in advance. This allows us to plan accordingly and prepare safe, separate alternatives if required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Serving Protocols: All shared platters are served in a way that avoids utensil-sharing between guests, reducing the risk of transfer. Allergen-safe options are plated and served individually to those who need them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">By maintaining a cautious and methodical approach, we reduce the risk of cross-contamination and ensure a safe, enjoyable experience for all guests.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4132,111 +4379,369 @@
         <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Yes. Margaret River Discovery Co is committed to providing a welcoming and inclusive experience for all guests, including those with disabilities. While the nature-based and small group structure of the tour presents some physical limitations, we take every possible step to accommodate guests’ individual needs and create a meaningful, accessible experience wherever feasible. &amp;nbsp;&amp;nbsp;&amp;nbsp;We work closely with guests prior to their booking to understand individual access needs and tailor the day accordingly. Available activities for guests with limited mobility or other disabilities may include:Scenic 4WD tour: A comfortable and immersive experience in our air-conditioned Land Rover Discovery, providing access to remote wilderness areas with minimal walking required.Wine tasting experience: A hosted seated experience at a premium local winery, with easy access, comfortable seating, and the option for personalised tastings.Short walks: For guests with some mobility, short, flat walks to key lookouts and cultural sites can be incorporated, with frequent rest stops and support as needed.Nature interpretation: Guests who are unable to leave the vehicle or prefer a seated experience can still enjoy rich storytelling, environmental education, and cultural interpretation delivered in accessible language and formats.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Yes. Margaret River Discovery Co is committed to providing a welcoming and inclusive experience for all guests, including those with disabilities. While the nature-based and small group structure of the tour presents some physical limitations, we take every possible step to accommodate guests’ individual needs and create a meaningful, accessible experience wherever feasible. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We work closely with guests prior to their booking to understand individual access needs and tailor the day accordingly. Available activities for guests with limited mobility or other disabilities may include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Scenic 4WD tour: A comfortable and immersive experience in our air-conditioned Land Rover Discovery, providing access to remote wilderness areas with minimal walking required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wine tasting experience: A hosted seated experience at a premium local winery, with easy access, comfortable seating, and the option for personalised tastings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Short walks: For guests with some mobility, short, flat walks to key lookouts and cultural sites can be incorporated, with frequent rest stops and support as needed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Nature interpretation: Guests who are unable to leave the vehicle or prefer a seated experience can still enjoy rich storytelling, environmental education, and cultural interpretation delivered in accessible language and formats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">While our tours are conducted in a rugged natural environment, we make practical adjustments where possible to improve accessibility:Modified tour vehicle: The Land Rover Discovery features wide doors, step assistance, and supportive seating.&amp;nbsp;Communication tools: &amp;nbsp;Visual guides and photo prompts are used during interpretation to assist guests with sensory processing needs.Flexible itinerary: We can adjust pacing, timing, and activity types in real time to accommodate energy levels, sensory sensitivity, or fatigue-related conditions.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">While our tours are conducted in a rugged natural environment, we make practical adjustments where possible to improve accessibility:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Modified tour vehicle: The Land Rover Discovery features wide doors, step assistance, and supportive seating.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communication tools: Visual guides and photo prompts are used during interpretation to assist guests with sensory processing needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Flexible itinerary: We can adjust pacing, timing, and activity types in real time to accommodate energy levels, sensory sensitivity, or fatigue-related conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Due to the physical terrain and small group format, some activities may not be suitable for all guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Canoeing: This activity requires a moderate level of mobility and stability and may not be suitable for guests with significant mobility impairments or balance issues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hiking component: Some sections include uneven surfaces, inclines, and loose gravel, which can pose challenges for those using walking aids, or with limited lower limb strength.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vehicle transfers: While our vehicle accommodates most guests, it is not a wheelchair-accessible van. Guests must be able to transfer into a seat with or without assistance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We are transparent about these limitations during the booking process and work with guests to either adapt the experience or recommend alternative operators with full accessibility infrastructure if needed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr>
@@ -8356,51 +8861,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="36B506F4"/>
+    <w:nsid w:val="3250DF08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>