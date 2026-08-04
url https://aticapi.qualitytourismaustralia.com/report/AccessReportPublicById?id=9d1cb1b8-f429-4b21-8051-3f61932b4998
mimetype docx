--- v0 (2026-06-19)
+++ v1 (2026-08-04)
@@ -777,51 +777,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-20 09:38</w:t>
+              <w:t xml:space="preserve">2026-08-04 19:33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2524,50 +2524,67 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are Picture boards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hearing loop, communication board, staff and volunteers speak Multilanguage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other Information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
@@ -2869,983 +2886,1096 @@
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Advertising material, web sites and social media contain information relating to phone numbers available for non-voice communication e: Text, SMS, email and fax</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve">A key to any accessible facilities that are locked</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We offer priority service to disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A "social script" guide to your premises or attraction describing the sights, sounds and smells to aid parents/carers prepare visitors in advance</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The 'social script' is available in word and other editable formats</w:t>
+        <w:t xml:space="preserve">A "social script" guide to your premises or attraction describing the sights, sounds and smells to aid parents/carers prepare visitors in advance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
+        <w:t xml:space="preserve">The 'social script' is available in word and other editable formats</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
+        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Access has alternative procedures and clear written instructions with universal access symbols</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public transport services available are:</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">We provide PTV maps and city maps. We are also able to print relevant information from our CoM website.</w:t>
+        <w:t xml:space="preserve">Access has alternative procedures and clear written instructions with universal access symbols</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Self opening entry doors or fitted with a self closer</w:t>
+        <w:t xml:space="preserve">The public transport services available are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We provide PTV maps and city maps. We are also able to print relevant information from our CoM website.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
+        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
+        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is written in a Sans Serif font and use upper and lower case letters</w:t>
+        <w:t xml:space="preserve">Self opening entry doors or fitted with a self closer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
+        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entry door has self opening or a light opening pressure (for manual operations)</w:t>
+        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+        <w:t xml:space="preserve">Signage is written in a Sans Serif font and use upper and lower case letters</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
+        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
+        <w:t xml:space="preserve">The entry door has self opening or a light opening pressure (for manual operations)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
+        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
+        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
+        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Accessible facilities are clearly signed and visible from all areas</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MVH is on ground level so not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
+        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a quiet space for parents and children on the Autism Spectrum</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
+        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hearing loops</w:t>
+        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hearing loop symbols are displayed</w:t>
+        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Even lighting</w:t>
+        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">Accessible facilities are clearly signed and visible from all areas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">NA as we don't have steps leading into the Hub</w:t>
+        <w:t xml:space="preserve">There is a quiet space for parents and children on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public areas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
+        <w:t xml:space="preserve">Hearing loops</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
+        <w:t xml:space="preserve">Hearing loop symbols are displayed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
+        <w:t xml:space="preserve">Even lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails are fitted</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat of a contrasting colour to the floor</w:t>
+        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">NA as we don't have steps leading into the Hub</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a 'Changing Place' within NA to the public of our business</w:t>
+        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Handrails are fitted</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The toilet seat of a contrasting colour to the floor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is a registered changing places facility</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is a 'Changing Place' within 2m radius of our business</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COMMON AREAS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="0EA74407">
@@ -7988,51 +8118,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="6BDD440F"/>
+    <w:nsid w:val="153068EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>