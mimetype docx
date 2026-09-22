--- v1 (2026-08-04)
+++ v2 (2026-09-22)
@@ -777,51 +777,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-04 19:33</w:t>
+              <w:t xml:space="preserve">2026-09-23 03:48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8118,51 +8118,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="153068EC"/>
+    <w:nsid w:val="0E1560EB"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>