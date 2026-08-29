--- v0 (2026-06-26)
+++ v1 (2026-08-29)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-27 08:25</w:t>
+              <w:t xml:space="preserve">2026-08-29 18:27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3061,82 +3061,90 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...9 lines deleted...]
-        <w:pBdr/>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">we currently don't have a procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...9 lines deleted...]
-        <w:pBdr/>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">we currently don't have a procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
@@ -10059,51 +10067,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="0CA2EFB2"/>
+    <w:nsid w:val="2965D037"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>