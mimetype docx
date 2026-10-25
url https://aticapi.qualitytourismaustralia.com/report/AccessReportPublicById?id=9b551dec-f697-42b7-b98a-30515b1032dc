--- v1 (2026-08-29)
+++ v2 (2026-10-25)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-29 18:27</w:t>
+              <w:t xml:space="preserve">2026-10-26 05:13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3494,51 +3494,51 @@
         <w:t xml:space="preserve">Luggage assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We are boutique accommodation provider with only 40 rooms and we always have 2 people on reception to ensure we do not have long wait times. We also gather as much information as possible prior to arrival to reduce this time at check in. We have seating areas in reception on the odd occasion guests do need to wait.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We are boutique accommodation provider with only 40 rooms and we always have 2 people on reception to ensure we do not have long wait times. We also gather as much information as possible prior to arrival to reduce this time at check in. We have seating areas in reception on the odd occasion guests do need to wait.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
@@ -5687,51 +5687,73 @@
         <w:t xml:space="preserve">Halal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">clearly labelled food storage different colour chopping boards Our executive chef regular controls our safe handling food procedures and ensure all our kitchen and restaurant foh team are across these procedures to ensure there is no cross contamination of food products in our kitchen.</w:t>
+        <w:t xml:space="preserve">clearly labelled food storage </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">different colour chopping boards </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our executive chef regular controls our safe handling food procedures and ensure all our kitchen and restaurant foh team are across these procedures to ensure there is no cross contamination of food products in our kitchen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
@@ -10067,51 +10089,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="2965D037"/>
+    <w:nsid w:val="51E11A76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>