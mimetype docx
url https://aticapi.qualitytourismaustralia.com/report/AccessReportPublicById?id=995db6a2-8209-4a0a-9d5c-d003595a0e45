--- v0 (2026-08-20)
+++ v1 (2026-10-20)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-21 08:12</w:t>
+              <w:t xml:space="preserve">2026-10-20 23:51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2335,549 +2335,557 @@
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc0000000004"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency Management</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency and evacuation procedures are explained on arrival</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guests requiring additional assistance are marked on the tour manifest and the guides provided with information. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business accepts the companion card</w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All tours are conducted with a minimum of two guides. In the event of an emergency and passengers requiring additional assistance one guide would stay with the person needing assistance and depending on the situation manage it accordingly, for example if an air lift was required HeliSpirit would be alerted. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Varying mobility needs can be catered for and the pace of walks is kept to a moderate ability with multiple guides to assist with different paces. The staff at Bungle Bungle Savannah Lodge are on call to collect tired passengers.</w:t>
+        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not applicable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varying mobility needs can be catered for and the pace of walks is kept to a moderate ability with multiple guides to assist with different paces. The staff at Bungle Bungle Savannah Lodge are on call to collect tired passengers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A written transcript where audio description is provided i.e. display commentary, tour commentary</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The uneven ground and difficulty of some walking tracks in Purnululu prevent us from accommodating wheelchairs, we welcome those with limited mobility however.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
-[...35 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">A written transcript where audio description is provided i.e. display commentary, tour commentary</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The width of the smallest pathway is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Very narrow gaps along the designated walking paths in Purnululu National Park. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">There are areas within the National Park that have rough, natural stairs, as well as ladders for climbing. These can be challenging for guests with reduced mobility.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">There are steps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are accessible toilet facilities at the main carparks within Purnululu National Park.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">There are areas within the National Park that have rough, natural stairs, as well as ladders for climbing. These can be challenging for guests with reduced mobility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are accessible toilet facilities at the main carparks within Purnululu National Park.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">TOUR OPERATORS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -7725,51 +7733,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="144C91A6"/>
+    <w:nsid w:val="170B5358"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>