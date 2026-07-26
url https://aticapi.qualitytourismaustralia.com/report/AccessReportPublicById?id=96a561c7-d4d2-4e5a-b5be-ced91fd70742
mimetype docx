--- v0 (2026-06-04)
+++ v1 (2026-07-26)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-05 06:19</w:t>
+              <w:t xml:space="preserve">2026-07-26 23:39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7372,51 +7372,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="2F6236E7"/>
+    <w:nsid w:val="22312CD5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>