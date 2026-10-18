--- v1 (2026-07-26)
+++ v2 (2026-10-18)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-26 23:39</w:t>
+              <w:t xml:space="preserve">2026-10-18 14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2280,956 +2280,1008 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Part of cleaning and room set up procedures before guests access houses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...63 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">https://vale194.com.au/wp-content/uploads/2025/06/Vale-194-Accessibility-Information-PDF.pdf</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Only if guests notify us. Staff are not located on site as Vale 194 is a self catered style of stay. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Call 000 for emergency assistance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
+        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bookings can be made via online bookings, and over the phone. Our online guide offers translation to languauges other than English. </w:t>
+        <w:t xml:space="preserve">https://vale194.com.au/wp-content/uploads/2025/06/Vale-194-Accessibility-Information-PDF.pdf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bookings can be made via online bookings, and over the phone. Our online guide offers translation to languauges other than English. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A step free map/guide</w:t>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our yards are not fenced adquately for the safety of service animals. We recommend contacting the Visitor Center for a suitable property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">The property is self catered/contained and there is no assistance on site. A key safe is available on site so guests can gain immediate access to the property.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">A step free map/guide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The property is self catered/contained and there is no assistance on site. A key safe is available on site so guests can gain immediate access to the property.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public transport services available are:</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">For the address 194 Main Rd, McLaren Vale, South Australia, the closest bus stops are:  Stop 86 Main Rd – North East side (about 288 meters away, a 4-minute walk)  Stop 86 Main Rd – South West side (about 289 meters away, a 4-minute walk)  Both stops are on Main Road and are serviced by multiple bus lines: 751, 751C, 756, 751A, and 755</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The property is self catered/contained and there is no assistance on site.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">The public transport services available are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">850 mm</w:t>
+        <w:t xml:space="preserve">For the address 194 Main Rd, McLaren Vale, South Australia, the closest bus stops are:  Stop 86 Main Rd – North East side (about 288 meters away, a 4-minute walk)  Stop 86 Main Rd – South West side (about 289 meters away, a 4-minute walk)  Both stops are on Main Road and are serviced by multiple bus lines: 751, 751C, 756, 751A, and 755</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We do not have wheelchair accessible paths as the widths are not adequate for movement. The curbing at the end of the driveway is not wheelchair accessible.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We don't have disabled parking on site. Each house has a parking spot located under the carport for each individual house. Our accessibility guide includes details of the widths of each carport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The width of the smallest pathway is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">850 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We do not have wheelchair accessible paths as the widths are not adequate for movement. The curbing at the end of the driveway is not wheelchair accessible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">We do have a floating steel staircase to the second level, where bedroom 2 and 3&amp;nbsp; and bathroom 2 are located.Level 1 only has a small 30mm single riser in the entrance door step up.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...46 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Televisions are equipped with closed captioning capability</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We do have a floating steel staircase to the second level, where bedroom 2 and 3 and bathroom 2 are located.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Level 1 only has a small 30mm single riser in the entrance door step up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a clear path through the room</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our online accessibiilty guide providesinformation regarding the widths of driveways, which are sloped etc. for guests with mobility requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">https://vale194.com.au/wp-content/uploads/2025/06/Vale-194-Accessibility-Information-PDF.pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">https://vale194.com.au/accessibility-at-vale-194-what-you-need-to-know/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ACCOMMODATION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Room Amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Openings are a minimum of 770 approx wide</w:t>
+        <w:t xml:space="preserve">Televisions are equipped with closed captioning capability</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There luggage racks for at least two suitcases</w:t>
+        <w:t xml:space="preserve">There is a clear path through the room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The bathrooms  have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">Openings are a minimum of 770 approx wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The width of the door is 720 mm  approximately.</w:t>
+        <w:t xml:space="preserve">There luggage racks for at least two suitcases</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The width beside the toilet is The door swings next to the toilet and blocks most of the gap towards the vanity limiting clearance this gap is only 320mm to 420mm in front of the toilet, but there is no access due to the door swing..</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our cleaning team use environmental products the majority of the time, but sometimes vary for deep cleans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bathrooms</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The bathrooms  have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is The door swings next to the toilet and blocks most of the gap towards the vanity limiting clearance this gap is only 320mm to 420mm mm of clear space in front of the toilet</w:t>
+        <w:t xml:space="preserve">The width of the door is 720 mm  approximately.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The actual height of the toilet seat is 41cm approx.</w:t>
+        <w:t xml:space="preserve">The width beside the toilet is The door swings next to the toilet and blocks most of the gap towards the vanity limiting clearance this gap is only 320mm to 420mm in front of the toilet, but there is no access due to the door swing..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a portable shower head on flexible hose</w:t>
+        <w:t xml:space="preserve">There is The door swings next to the toilet and blocks most of the gap towards the vanity limiting clearance this gap is only 320mm to 420mm mm of clear space in front of the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A door is fitted to the shower</w:t>
+        <w:t xml:space="preserve">The actual height of the toilet seat is 41cm approx.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">There is a portable shower head on flexible hose</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A door is fitted to the shower</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The way the door swings towards the toilet past the shower screen and vanity blocks access for wheelchair users. The door to the shower screen in the downstairs ensuite bathroom is approximately 600mm wide (60cm)</w:t>
+        <w:t xml:space="preserve">The way the door swings towards the toilet past the shower screen and vanity blocks access for wheelchair users. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The door to the shower screen in the downstairs ensuite bathroom is approximately 600mm wide (60cm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COMMON AREAS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="0EA74407">
@@ -7372,51 +7424,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="22312CD5"/>
+    <w:nsid w:val="45BE6AE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>