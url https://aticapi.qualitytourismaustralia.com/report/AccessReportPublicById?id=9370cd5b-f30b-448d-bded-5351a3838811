--- v0 (2026-06-25)
+++ v1 (2026-08-26)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-25 13:43</w:t>
+              <w:t xml:space="preserve">2026-08-26 20:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7056,51 +7056,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="19697253"/>
+    <w:nsid w:val="25F0E29D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>