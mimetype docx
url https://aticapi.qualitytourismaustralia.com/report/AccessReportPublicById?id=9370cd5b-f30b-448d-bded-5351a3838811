--- v1 (2026-08-26)
+++ v2 (2026-10-23)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-26 20:40</w:t>
+              <w:t xml:space="preserve">2026-10-23 19:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2134,399 +2134,407 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...97 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We provide bus and coach transportation, based on the customers itinerary. Pickup and drop off times are adhered to and therefore there are no long wait times to cause stress to the passenger</w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">not applicable we provide bus transportation and tours, customers do not come to our premises we pick them up from their chosen location</w:t>
+        <w:t xml:space="preserve">We ask guests to advise us at time of booking if there are people with disabilities and we advise if we can accommodate them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The bus driver will provide assistance to those who require it</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">not applicable we provide bus transportation and tours, customers do not come to our premises we pick them up from their chosen location</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Service animals are allowed on board our buses and coaches</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">We provide bus and coach transportation, based on the customers itinerary. Pickup and drop off times are adhered to and therefore there are no long wait times to cause stress to the passenger</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The width of the smallest pathway is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">not applicable we provide bus transportation and tours, customers do not come to our premises we pick them up from their chosen location</w:t>
-      </w:r>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">not applicable we provide bus transportation and tours, customers do not come to our premises we pick them up from their chosen location</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Top and bottom steps are easily distinguished through colour contrast or the use of TGSIs (Tactile Ground Surface Indicators)</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">not applicable we provide bus transportation and tours, customers do not come to our premises we pick them up from their chosen location</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
+        <w:t xml:space="preserve">Top and bottom steps are easily distinguished through colour contrast or the use of TGSIs (Tactile Ground Surface Indicators)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The only steps are those on the coach entrance which have the yellow stip indicator strips and hand rails.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The only steps are those on the coach entrance which have the yellow stip indicator strips and hand rails.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">TOUR OPERATORS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -2857,51 +2865,62 @@
         <w:t xml:space="preserve">43 seater interior view</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We provide tours and transportation to a number of business in and around Perth and regional WA, We create personalised tours, for example tours of Yanchep National Park and lunch at the Yanchep Inn, &amp;nbsp;Or tours to Araluen National Parkto name a few. Tours are based on where the customer would like to go so are varied and different</w:t>
+        <w:t xml:space="preserve">We provide tours and transportation to a number of business in and around Perth and regional WA, We create personalised tours, for example tours of Yanchep National Park and lunch at the Yanchep Inn, Or tours to Araluen National Park</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">to name a few. Tours are based on where the customer would like to go so are varied and different</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
@@ -7056,51 +7075,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="25F0E29D"/>
+    <w:nsid w:val="01761F45"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>