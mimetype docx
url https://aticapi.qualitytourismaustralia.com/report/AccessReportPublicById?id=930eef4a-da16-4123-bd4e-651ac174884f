--- v0 (2026-06-28)
+++ v1 (2026-08-25)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-29 07:16</w:t>
+              <w:t xml:space="preserve">2026-08-26 09:53</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7922,51 +7922,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="2C62557A"/>
+    <w:nsid w:val="7786AFFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>