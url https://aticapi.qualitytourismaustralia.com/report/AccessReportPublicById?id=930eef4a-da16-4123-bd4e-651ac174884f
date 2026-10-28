--- v1 (2026-08-25)
+++ v2 (2026-10-28)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-26 09:53</w:t>
+              <w:t xml:space="preserve">2026-10-28 20:15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3213,52 +3213,84 @@
         <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We manage the Homestead campground and visitor centre office, where we offer seating for easier access.However, the main attraction here is the stunning Ningaloo Coast, which is managed by National Parks. It's important to note that National Parks does not currently offer dedicated disability access to the coast or beaches. Beach access is primarily via 4WD tracks, with NO ramps or specific facilities for people with disabilities. We understand this can be inconvenient, and we sincerely apologize for any limitations, as this area is outside our direct responsibility.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">We manage the Homestead campground and visitor centre office, where we offer seating for easier access.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">However, the main attraction here is the stunning Ningaloo Coast, which is managed by National Parks. It's important to note that National Parks does not currently offer dedicated disability access to the coast or beaches. Beach access is primarily via 4WD tracks, with NO ramps or specific facilities for people with disabilities. We understand this can be inconvenient, and we sincerely apologize for any limitations, as this area is outside our direct responsibility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">External Paths</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
@@ -3303,50 +3335,64 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">We've focused on key areas for accessibility: our cafe features a ramp with flat ground, and our ablution toilets also have flat access with aggregate for ease of movement with wheelchairs. While we strive to be inclusive, please understand that managing a 250,000-acre cattle station presents significant challenges in ensuring all paths and every part of the property are accessible. We can't confirm accessibility for all areas beyond those mentioned.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p>
@@ -7922,51 +7968,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="7786AFFC"/>
+    <w:nsid w:val="29A9F1E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>