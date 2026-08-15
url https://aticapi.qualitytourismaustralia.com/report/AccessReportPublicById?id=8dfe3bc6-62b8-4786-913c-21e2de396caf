--- v0 (2026-06-27)
+++ v1 (2026-08-15)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-27 19:01</w:t>
+              <w:t xml:space="preserve">2026-08-15 18:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8374,51 +8374,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="57627402"/>
+    <w:nsid w:val="1AC9611B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>