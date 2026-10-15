--- v1 (2026-08-15)
+++ v2 (2026-10-15)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-15 18:40</w:t>
+              <w:t xml:space="preserve">2026-10-16 04:58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1238,51 +1238,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Other Information</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000006 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">6</w:t>
+            <w:t xml:space="preserve">5</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2623,82 +2623,90 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Needing unimpeded access to duckboard at all times from deck, no exceptions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits and access to exists are greater than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...9 lines deleted...]
-        <w:pBdr/>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Skipper and tour leader review manifest at start of day, and throughout day.  Guests with special requirements are identified for tour activities, catering requirements, and special care needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...9 lines deleted...]
-        <w:pBdr/>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guide to signal for help. Deckhand and skipper to use established procedure in vessel's sms to manage procedure and alert third parties for help if needed.   Spine board prepared for exiting guest from water to duckboard, oxygen and defib set up if needed.  etc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
@@ -4150,76 +4158,98 @@
         <w:t xml:space="preserve">We can accomodate a range of disabilities onboard, as long as they are fully disclosed beforehand and our team can work with them to accommodate their needs on tour. As long as their needs can be accomodated, they can complete all aspects of our regular tour.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All special equipment is required to be provided by the disabled guests. We will provide a private guide in cases where they need extra assistance.For in-water, we have the use of life jackets and pool noodles to assist in floatation.</w:t>
+        <w:t xml:space="preserve">All special equipment is required to be provided by the disabled guests. We will provide a private guide in cases where they need extra assistance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For in-water, we have the use of life jackets and pool noodles to assist in floatation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Due to limited space on our bus, tender and ain vessel - only smaller or collapsable wheelchairs will be able to access the tour. Those with limited mobility who require a private guide for assistance will only be able to enter the water if the conditions are deemed safe</w:t>
+        <w:t xml:space="preserve">Due to limited space on our bus, tender and ain vessel - only smaller or collapsable wheelchairs will be able to access the tour. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Those with limited mobility who require a private guide for assistance will only be able to enter the water if the conditions are deemed safe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
@@ -8374,51 +8404,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="1AC9611B"/>
+    <w:nsid w:val="2551F9D5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>