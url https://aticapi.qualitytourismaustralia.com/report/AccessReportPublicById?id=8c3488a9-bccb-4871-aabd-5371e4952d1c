--- v0 (2026-06-01)
+++ v1 (2026-08-11)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-02 04:42</w:t>
+              <w:t xml:space="preserve">2026-08-11 22:52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -9259,51 +9259,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5631167B"/>
+    <w:nsid w:val="5AE9025C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>