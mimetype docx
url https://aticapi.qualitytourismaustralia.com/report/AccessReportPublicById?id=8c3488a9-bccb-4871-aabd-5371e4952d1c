--- v1 (2026-08-11)
+++ v2 (2026-10-11)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-11 22:52</w:t>
+              <w:t xml:space="preserve">2026-10-12 09:59</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1742,51 +1742,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Public areas</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000014 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">9</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1994,51 +1994,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">TOUR OPERATORS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000018 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10</w:t>
+            <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2057,51 +2057,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Tour/Transport Services</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000019 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10</w:t>
+            <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2120,51 +2120,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Route Planning</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000020 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10</w:t>
+            <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2183,51 +2183,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Guides</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000021 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10</w:t>
+            <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2246,51 +2246,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">FOOD AND DRINK</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000022 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">12</w:t>
+            <w:t xml:space="preserve">13</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2309,51 +2309,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Dining Spaces</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000023 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">12</w:t>
+            <w:t xml:space="preserve">13</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2372,51 +2372,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000024 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">14</w:t>
+            <w:t xml:space="preserve">15</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -2917,521 +2917,551 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Passengers are invited to elaborate on any mobility issues during the booking process</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Staff have received first aid training which included procedures for assisting all passengers in emergency situations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communication available by phone, text and email and in person</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating available at reception</w:t>
+        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A lower counter at reception/ticket office</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
+        <w:t xml:space="preserve">A lower counter at reception/ticket office</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
+        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Large print information sheets and registration forms</w:t>
+        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
+        <w:t xml:space="preserve">Large print information sheets and registration forms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">- All phone calls during business hours are answered within three rings. Enquiries are promptly answered - in the occasional event that we can't assist with an enquiry straight away, we commit to calling or email the person back as soon as possible, so they are not left waiting for us.- All emails are replied to within one business day- Any customers visiting our office are seen immediately and offered seating</w:t>
+        <w:t xml:space="preserve">- All phone calls during business hours are answered within three rings. Enquiries are promptly answered - in the occasional event that we can't assist with an enquiry straight away, we commit to calling or email the person back as soon as possible, so they are not left waiting for us.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- All emails are replied to within one business day</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Any customers visiting our office are seen immediately and offered seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
@@ -9259,51 +9289,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5AE9025C"/>
+    <w:nsid w:val="71510E70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>