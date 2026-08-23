--- v0 (2026-06-24)
+++ v1 (2026-08-23)
@@ -665,51 +665,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">admin@brunyisland.com.au</w:t>
+              <w:t xml:space="preserve">Info@brunyisland.com.au</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="60" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-24 13:09</w:t>
+              <w:t xml:space="preserve">2026-08-24 09:25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2306,50 +2306,65 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Deaf or low hearing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Limited mobility</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wheelchairs or mobility scooters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Food allergies or intolerances</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
@@ -2481,1108 +2496,1200 @@
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Webportal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our forms have high contract boxes and submit boxes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+        <w:t xml:space="preserve">Our website supports Screen Readers</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business has an emergency management and evacuation plan for guests with a disability</w:t>
+        <w:t xml:space="preserve">Our forms have high contract boxes and submit boxes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Emergency and evacuation procedures are explained on arrival</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Staff have undergone disability awareness and training</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc0000000004"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Emergency Management</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">The business has an emergency management and evacuation plan for guests with a disability</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
+        <w:t xml:space="preserve">Emergency and evacuation procedures are explained on arrival</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
+        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">https://brunyislandstays.com.au/en/contact-us</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Magnifiers</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Not specified</w:t>
+        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...40 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
+        <w:t xml:space="preserve">Plain English</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
+        <w:t xml:space="preserve">Magnifiers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">None of our accommodation is pet friendly, however, we understand the eligibility for service animals to be part of the travel party.  There are clearly accessed areas for service animals, so these don't disturb the wildlife and native fauna of Bruny Island.  They are allowed inside the house and coloured towels are left available for them, as well as drinking bowls and a sleeping mat.</w:t>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+        <w:t xml:space="preserve">Guest communications are shared in paper, email and in a electronic compendium for multiple channels to share information with them.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
+        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">None of our accommodation is pet friendly, however, we understand the eligibility for service animals to be part of the travel party.  There are clearly accessed areas for service animals, so these don't disturb the wildlife and native fauna of Bruny Island.  They are allowed inside the house and coloured towels are left available for them, as well as drinking bowls and a sleeping mat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Keys are available for each guest</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">All our accommodation is self-contained accommodation, which means guests don't need to wait to gain access to the properties. &amp;nbsp;They go to the houses directly with instructions given in advance by email and SMS.</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+        <w:t xml:space="preserve">Keys are available for each guest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A "social script" guide to your premises or attraction describing the sights, sounds and smells to aid parents/carers prepare visitors in advance</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All our accommodation is self-contained accommodation, which means guests don't need to wait to gain access to the properties. &amp;nbsp;They go to the houses directly with instructions given in advance by email and SMS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The 'social script' is available in word and other editable formats</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications shared in advance to guests include but are not limited to: electronic compendium with detailed and graphic instructions on appliance operation; a map of the location and clear directions on how to get into the property; access codes shared the day before to avoid missing information due to lack of reception; an emergency and evacuation plan; timetables of the ferry to Bruny Island; location and name of suitable places for them to buy food, drinks and fresh produce (these prioritise the small independent local businesses in the close proximity to Bruny Island), etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">A "social script" guide to your premises or attraction describing the sights, sounds and smells to aid parents/carers prepare visitors in advance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
+        <w:t xml:space="preserve">The 'social script' is available in word and other editable formats</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public transport services available are:</w:t>
-[...40 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tableware/glassware contrast with the table surface or table cloth</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">The public transport services available are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Each property layout differs.  The properties with stairs clearly state in the listing their suitability for kids, reduced mobility or others.  Properties that are suitable for kids, families with elder travelers or mobility reduced are on a flat path or doorway.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Our website, as well as communications shared to guests upon reservation, include details of how to get into Bruny Island including the ferry timetables, cost and frequency of travel departing to and from Bruny Island and Kettering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Any paths having steps are clearly identified as non-wheelchair accessible</w:t>
+        <w:t xml:space="preserve">Tableware/glassware contrast with the table surface or table cloth</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Step free routes clearly signed</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Each property layout differs.  The properties with stairs clearly state in the listing their suitability for kids, reduced mobility or others.  Properties that are suitable for kids, families with elder travelers or mobility reduced are on a flat path or doorway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">Any paths having steps are clearly identified as non-wheelchair accessible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Top and bottom steps are easily distinguished through colour contrast or the use of TGSIs (Tactile Ground Surface Indicators)</w:t>
+        <w:t xml:space="preserve">Step free routes clearly signed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Each property layout differs. &amp;nbsp;The properties with stairs clearly state in the listing their suitability for kids, reduced mobility or others. &amp;nbsp;Properties that are suitable for kids, families with elder travelers or mobility reduced are on a flat path or doorway.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+        <w:t xml:space="preserve">Top and bottom steps are easily distinguished through colour contrast or the use of TGSIs (Tactile Ground Surface Indicators)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails extend 300mm beyond the top and bottom step</w:t>
+        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">Ramps have the following amenities are in place</w:t>
+        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are ramps.</w:t>
+        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All fixed ramps are 1:14 or less</w:t>
+        <w:t xml:space="preserve">Handrails extend 300mm beyond the top and bottom step</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ramps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ramps have the following amenities are in place</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are ramps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All fixed ramps are 1:14 or less</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hand rails are fitted</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Long ramps (more than 10m) are 1:20 or less</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ramps have a raised edge of at least 100mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ACCOMMODATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -8578,51 +8685,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="6983D4F1"/>
+    <w:nsid w:val="0B8A6337"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>