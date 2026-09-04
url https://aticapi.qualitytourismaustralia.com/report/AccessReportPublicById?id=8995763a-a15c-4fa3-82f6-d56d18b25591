--- v0 (2026-06-20)
+++ v1 (2026-09-04)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-20 19:52</w:t>
+              <w:t xml:space="preserve">2026-09-04 14:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2149,654 +2149,662 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...63 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The guide determines if pax needs special care and notified by agent beforehand if special needs are required. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The guide or assistant will help. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...74 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
-      </w:r>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ear Phone Guide </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">No service offered. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">N</w:t>
-[...78 lines deleted...]
-        <w:t xml:space="preserve">A</w:t>
+        <w:t xml:space="preserve">Extra wait times provided for rest if need be.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Buses/Coaches</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">・</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The width of the smallest pathway is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">・</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is no builiding </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">・</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">0 vehicles have wheelchair lifts or ramps</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">steps on vehicle to enter and disembark.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tour/Transport Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">0 vehicles have low floors with ramped entry</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">0</w:t>
+        <w:t xml:space="preserve">Buses/Coaches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Commentary is available in written format</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+        <w:t xml:space="preserve">0 vehicles have wheelchair lifts or ramps</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Route Planning</w:t>
+        <w:t xml:space="preserve">0 vehicles have low floors with ramped entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The maximum wheelchair capacity available in the fleet is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The tour route includes stops with accessible toilet facilities</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Commentary is available in written format</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The tour route includes stops with accessible toilet facilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Available upon request&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Available upon request</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lunch stop venues are accessible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
@@ -3013,51 +3021,51 @@
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cervantes Bistro, Margaret River wineries, Wave Rock Cafe etc&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Cervantes Bistro, Margaret River wineries, Wave Rock Cafe etc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -7178,51 +7186,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="67C176EB"/>
+    <w:nsid w:val="70E67A69"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>