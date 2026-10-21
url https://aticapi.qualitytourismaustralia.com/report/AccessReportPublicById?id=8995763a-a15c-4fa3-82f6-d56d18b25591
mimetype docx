--- v1 (2026-09-04)
+++ v2 (2026-10-21)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-09-04 14:30</w:t>
+              <w:t xml:space="preserve">2026-10-21 12:51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7186,51 +7186,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="70E67A69"/>
+    <w:nsid w:val="5D3C63ED"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>