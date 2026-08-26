--- v0 (2026-06-19)
+++ v1 (2026-08-26)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-20 08:50</w:t>
+              <w:t xml:space="preserve">2026-08-26 22:35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -9223,51 +9223,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="61F8E5A6"/>
+    <w:nsid w:val="38B5B603"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>