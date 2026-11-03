--- v1 (2026-08-26)
+++ v2 (2026-11-03)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-26 22:35</w:t>
+              <w:t xml:space="preserve">2026-11-04 02:54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1742,51 +1742,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Steps</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000014 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">9</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -3281,51 +3281,51 @@
         <w:t xml:space="preserve">Luggage assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">guests are able to check into their room directly upon arrival&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">guests are able to check into their room directly upon arrival</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guests are contacted day of reservation and provided with clear check in instructions. We ask guests to provide us with an estimated time of arrival so that we can greet guests upon arrival and ensure prompt check in straight to their studio.</w:t>
@@ -3584,51 +3584,73 @@
         <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Port Albert does not have public transport.We greet guests in person as they arrive at the entrance to the car park. Onsite parking is at the rear of the property in clearly marked bays.We are an adult only accommodation. Each individual studio is well insulated to minimise noise and fitted with dimmers.</w:t>
+        <w:t xml:space="preserve">Port Albert does not have public transport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We greet guests in person as they arrive at the entrance to the car park. Onsite parking is at the rear of the property in clearly marked bays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We are an adult only accommodation. Each individual studio is well insulated to minimise noise and fitted with dimmers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Internal Spaces</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
@@ -4632,51 +4654,62 @@
         <w:t xml:space="preserve">Non-allergenic cleaning products are used</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The bedroom furniture cannot be rearranged as the king sized bed has a wood bed frame which does not split apart however there is plenty of clearance each side of the bed due to both the open plan nature of the studios and spacious dimensions (4.5 m width x 8 m length).There are no phones in the room. However, we live onsite and there is a doorbell for guests to press to get hold of us 24 hours as well as mobile number.</w:t>
+        <w:t xml:space="preserve">The bedroom furniture cannot be rearranged as the king sized bed has a wood bed frame which does not split apart however there is plenty of clearance each side of the bed due to both the open plan nature of the studios and spacious dimensions (4.5 m width x 8 m length).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are no phones in the room. However, we live onsite and there is a doorbell for guests to press to get hold of us 24 hours as well as mobile number.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bathrooms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
@@ -5002,51 +5035,51 @@
         <w:t xml:space="preserve">IMG_7496</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We have received wonderful feedback from guests that use wheelchairs complimenting the room layout and facilities of Studio 2 (accessible room). We have both a shower chair available for guest use as well as hand rail in the shower and several addition floor mats suitable for use in the shower for extra grip (tiles are slip resistant)&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We have received wonderful feedback from guests that use wheelchairs complimenting the room layout and facilities of Studio 2 (accessible room). We have both a shower chair available for guest use as well as hand rail in the shower and several addition floor mats suitable for use in the shower for extra grip (tiles are slip resistant)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COMMON AREAS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FOOD AND DRINK</w:t>
@@ -9223,51 +9256,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="38B5B603"/>
+    <w:nsid w:val="5FF4701C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>