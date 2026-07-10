--- v0 (2026-05-11)
+++ v1 (2026-07-10)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-12 01:56</w:t>
+              <w:t xml:space="preserve">2026-07-11 07:55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -9293,51 +9293,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="3288DAB2"/>
+    <w:nsid w:val="310914F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>