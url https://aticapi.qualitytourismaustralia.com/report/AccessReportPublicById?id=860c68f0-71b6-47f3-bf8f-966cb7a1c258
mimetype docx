--- v1 (2026-07-10)
+++ v2 (2026-09-10)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-11 07:55</w:t>
+              <w:t xml:space="preserve">2026-09-11 06:02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3154,1880 +3154,1921 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is an emergency refuge that has an intercommunication system linked and has sufficient fire resistance levels.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits including stairwells, have bright edges used on the steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We speak to the customer on the phone and follow up with email at point of booking and clearly leave relevant notes for all pilots/crew to see. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reassure, check and monitor guest, confirm safe landing zone with crew access for support vehicles, assist guest into proper landing position and notify ground crew of expected assistance needs including contacting emergency services if needed, use equipment (steps, extra crew) to disembark guest, provide first aid if needed. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...40 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
-[...33 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">N/A as outlined above</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">QR codes and greeting boards on easels at check in and to note where breakfast buffet is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating available at reception</w:t>
+        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">N/A as outlined above</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A lower counter at reception/ticket office</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">All check in is online so customers can magnify and/or use own devices.</w:t>
+        <w:t xml:space="preserve">A lower counter at reception/ticket office</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All check in is online so customers can magnify and/or use own devices.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Seating is available in meeting venues, in vehicles, and support available both on flight (by leaning against soft side of basket or pre requesting a stool) and on landing as/when necessary.</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating is available in meeting venues, in vehicles, and support available both on flight (by leaning against soft side of basket or pre requesting a stool) and on landing as/when necessary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">As a company our staff are empathetic and personable. We communicate with our guests to assess and respond to needs prior, during and following their experiences with us and aim to cater for needs case by case. We are not set up to cater for everyone, however we continue to look at ways to make ballooning safely accessible for as many as possible. We are open to suggestions!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public transport services available are:</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">On website and provided verbally to people when we speak to them on the phone. </w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+        <w:t xml:space="preserve">The public transport services available are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">On website and provided verbally to people when we speak to them on the phone. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
+        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Due to the nature of ballooning we often work in open spaces with rough/uneven terrain. Once we leave our meeting places an hour and a half before sunrise, there are no toilet facilities until we return for breakfast approximately 3 hours later.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Self opening entry doors or fitted with a self closer</w:t>
+        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">All three of our meeting and breakfast locations have facilities that cater for wheelchairs - from their parking bays, access into buildings, ability to move furniture easily to accommodate a wheelchair at a table, through to toilet facilities. They have their own accessibility procedures in place that we work with. It is the transfers and flights themselves where we are currently unable to cater for wheelchair uses. Something we are working on.</w:t>
+        <w:t xml:space="preserve">Self opening entry doors or fitted with a self closer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tableware/glassware contrast with the table surface or table cloth</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All three of our meeting and breakfast locations have facilities that cater for wheelchairs - from their parking bays, access into buildings, ability to move furniture easily to accommodate a wheelchair at a table, through to toilet facilities. They have their own accessibility procedures in place that we work with. It is the transfers and flights themselves where we are currently unable to cater for wheelchair uses. Something we are working on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All the venues we use for our morning meeting place and breakfast are on the first floor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
+        <w:t xml:space="preserve">Tableware/glassware contrast with the table surface or table cloth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
+        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
+        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating is provided in our meeting and breakfast venues. Due to the outdoor nature of ballooning there is reasonable time outdoors with limited seating options, although we can arrange to have a stool and/or vehicles available to sit in for a while. Participants need to be able to stand (or lean against the basket rim) for up to an hour or more while in the air.</w:t>
+        <w:t xml:space="preserve">Please speak to our staff about suitability of hot air ballooning with children in general. It is sensory and the elements of being contained in a basket for a relatively long time and the sound and warmth of the burners above may not suit everyone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public areas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating is provided in our meeting and breakfast venues. Due to the outdoor nature of ballooning there is reasonable time outdoors with limited seating options, although we can arrange to have a stool and/or vehicles available to sit in for a while. Participants need to be able to stand (or lean against the basket rim) for up to an hour or more while in the air.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">At present our breakfast venues can accommodate wheelchairs, however our balloon baskets can not. We are working on changing this into the future.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We largely work in open terrain so not one venue. Some have steps, others not.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">As above</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">We provide steps to assist passengers into balloons and our crew are trained to help.</w:t>
+        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Buses/Coaches</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We provide steps to assist passengers into balloons and our crew are trained to help.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">None at present vehicles have wheelchair lifts or ramps</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have toilet facilities (including one for wheelchair access) at our meeting points. We are not able to offer toilet facilities once we leave for launch site/balloon flights and there are no facilities for approx. 3 hours, prior to us returning to breakfast.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tour/Transport Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">None at present vehicles have low floors with ramped entry</w:t>
-[...44 lines deleted...]
-      <w:bookmarkEnd w:id="23"/>
+        <w:t xml:space="preserve">Buses/Coaches</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Use of clear/simple English</w:t>
+        <w:t xml:space="preserve">None at present vehicles have wheelchair lifts or ramps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a audio description of surroundings</w:t>
-      </w:r>
+        <w:t xml:space="preserve">None at present vehicles have low floors with ramped entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The maximum wheelchair capacity available in the fleet is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">None at present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...81 lines deleted...]
-        <w:t xml:space="preserve">The dining spaces  have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">Use of clear/simple English</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance has level access</w:t>
+        <w:t xml:space="preserve">There is a audio description of surroundings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The doorway is at least 850mm wide</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dome/Farmer's Home Hotel, Northam, WA - https://www.farmershomehotel.com.au/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hotel Windsor, Melbourne, VIC - https://www.thehotelwindsor.com.au/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rydges Geelong, VIC - https://www.rydges.com/accommodation/melbourne-vic/geelong/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ATTRACTIONS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">COMMON AREAS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc0000000022"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">FOOD AND DRINK</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc0000000023"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dining Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The dining spaces  have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is level access through the dining area</w:t>
+        <w:t xml:space="preserve">The entrance has level access</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chairs are moveable to allow for wheelchairs to be seated at the tables</w:t>
+        <w:t xml:space="preserve">The doorway is at least 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are areas of full lighting</w:t>
+        <w:t xml:space="preserve">There is level access through the dining area</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are Plain English menus</w:t>
+        <w:t xml:space="preserve">Chairs are moveable to allow for wheelchairs to be seated at the tables</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is an accessible toilet</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Our business caters for the following dietary requirements</w:t>
+        <w:t xml:space="preserve">There are areas of full lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sugar free (diabetic)</w:t>
+        <w:t xml:space="preserve">There are Plain English menus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Gluten free (celiac)</w:t>
+        <w:t xml:space="preserve">There is an accessible toilet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our business caters for the following dietary requirements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lactose free (dairy free)</w:t>
+        <w:t xml:space="preserve">Sugar free (diabetic)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Low fat and  fibre with no gastric content</w:t>
+        <w:t xml:space="preserve">Gluten free (celiac)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nut free</w:t>
+        <w:t xml:space="preserve">Lactose free (dairy free)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vegetarian</w:t>
+        <w:t xml:space="preserve">Low fat and  fibre with no gastric content</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vegan</w:t>
+        <w:t xml:space="preserve">Nut free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">The adventure activities have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">Vegetarian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
+        <w:t xml:space="preserve">Vegan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hot air ballooning is more 'soft adventure' and once in the air a very gentle experience. We can cater for people who are vision or hearing impaired and generally situate these people next to our pilot to ensure they benefit through using other senses...listening to stories, descriptions of the experience, feeling the warmth of burners above etc. We cater for older people and children over the age of 6. We listen to individual needs and best cater if/when it is safe to do so and in the best interest of all involved in the experience.</w:t>
+        <w:t xml:space="preserve">We work with other companies to provide breakfast, so this varies a little.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc0000000024"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc0000000025"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Adventure activities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The adventure activities have the following facilities/amenities in place</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hot air ballooning is more 'soft adventure' and once in the air a very gentle experience. We can cater for people who are vision or hearing impaired and generally situate these people next to our pilot to ensure they benefit through using other senses...listening to stories, descriptions of the experience, feeling the warmth of burners above etc. We cater for older people and children over the age of 6. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We listen to individual needs and best cater if/when it is safe to do so and in the best interest of all involved in the experience.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">We use steps and experienced staff and ensure communication is clear prior, during and following experience.</w:t>
@@ -5128,51 +5169,51 @@
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our 'events' constitute flying regattas with multiple balloons flying in the air or glowing after inflation on the ground, that might be of interest to the public to watch or follow. If/when we hold larger events we will put many more accessible features in place.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Our 'events' constitute flying regattas with multiple balloons flying in the air or glowing after inflation on the ground, that might be of interest to the public to watch or follow. If/when we hold larger events we will put many more accessible features in place.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -9293,51 +9334,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="310914F6"/>
+    <w:nsid w:val="1F9B220D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>