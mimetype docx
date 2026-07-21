--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -360,51 +360,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lady M Luxury Cruises</w:t>
+              <w:t xml:space="preserve">Lady M Adventure Cruises</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="392" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
@@ -422,51 +422,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">3a Angler Way</w:t>
+              <w:t xml:space="preserve">1 Arches Way</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="60" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
@@ -485,51 +485,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sorrento</w:t>
+              <w:t xml:space="preserve">Bibra Lake</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="60" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -545,51 +545,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Megan Gripton</w:t>
+              <w:t xml:space="preserve">Angela Taylor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="60" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -665,51 +665,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">info@ladymcruising.com</w:t>
+              <w:t xml:space="preserve">reservations@ladymcruising.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="60" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-05 09:47</w:t>
+              <w:t xml:space="preserve">2026-07-21 22:12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2198,225 +2198,162 @@
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000021 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">14</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
-[...61 lines deleted...]
-          <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000023"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000022"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000023 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000022 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">17</w:t>
+            <w:t xml:space="preserve">15</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000024"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000023"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000024 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000023 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">19</w:t>
+            <w:t xml:space="preserve">17</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -4530,629 +4467,103 @@
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The following swimming pools, spas and waterparks amenities are available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FOOD AND DRINK</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...524 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc0000000023"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc0000000022"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc0000000024"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc0000000023"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Report Disclaimer</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="1A4274CE">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that this business report, provided </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">as a result of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -9238,51 +8649,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="0C92C224"/>
+    <w:nsid w:val="07EBEF8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
@@ -10898,51 +10309,51 @@
   <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:color w:val="2F5496"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>