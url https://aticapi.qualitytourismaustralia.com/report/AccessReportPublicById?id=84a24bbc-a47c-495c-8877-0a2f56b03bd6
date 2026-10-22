--- v1 (2026-07-21)
+++ v2 (2026-10-22)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-21 22:12</w:t>
+              <w:t xml:space="preserve">2026-10-23 06:23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2794,82 +2794,90 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ensure the area is clear and tidy at all times. Master checks frequently daily</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...9 lines deleted...]
-        <w:pBdr/>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guests advise of any medical conditions prior to booking their cruise. They then complete a medical sheet to make the Master aware of any medical issues.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...9 lines deleted...]
-        <w:pBdr/>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Each guest is escorted appropriately by crew members to the muster point</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
@@ -3970,51 +3978,51 @@
         <w:t xml:space="preserve">Marine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Horizontal Falls Seaplane Adventures -&amp;nbsp;Horizontal Falls Seaplane Adventures - Tours, Flights &amp;amp; Cruises&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Horizontal Falls Seaplane Adventures -Horizontal Falls Seaplane Adventures - Tours, Flights &amp;amp; Cruises</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ACCOMMODATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -8649,51 +8657,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="07EBEF8A"/>
+    <w:nsid w:val="0897F457"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>