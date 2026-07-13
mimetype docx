--- v0 (2026-05-13)
+++ v1 (2026-07-13)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-14 04:50</w:t>
+              <w:t xml:space="preserve">2026-07-13 23:12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -10459,51 +10459,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="2423D52D"/>
+    <w:nsid w:val="67C037FF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>