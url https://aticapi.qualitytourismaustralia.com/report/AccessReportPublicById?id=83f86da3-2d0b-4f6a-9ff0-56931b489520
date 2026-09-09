--- v1 (2026-07-13)
+++ v2 (2026-09-09)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-13 23:12</w:t>
+              <w:t xml:space="preserve">2026-09-10 07:03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -6000,51 +6000,62 @@
         <w:t xml:space="preserve">Vegan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">At Cicada Lodge, the kitchen follows strict procedures to avoid cross-contamination, including:Using color-coded chopping boards and utensils for different food types.Storing raw and cooked foods separately at appropriate temperatures.Cleaning and sanitizing surfaces and equipment between uses.Implementing rigorous staff training on food safety standards.</w:t>
+        <w:t xml:space="preserve">At Cicada Lodge, the kitchen follows strict procedures to avoid cross-contamination, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Using color-coded chopping boards and utensils for different food types.Storing raw and cooked foods separately at appropriate temperatures.Cleaning and sanitizing surfaces and equipment between uses.Implementing rigorous staff training on food safety standards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
@@ -10459,51 +10470,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="67C037FF"/>
+    <w:nsid w:val="73C82CF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>