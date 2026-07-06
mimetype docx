--- v0 (2026-05-13)
+++ v1 (2026-07-06)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-13 19:16</w:t>
+              <w:t xml:space="preserve">2026-07-07 09:57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1154,51 +1154,51 @@
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000005"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
-            <w:t xml:space="preserve">Other Information</w:t>
+            <w:t xml:space="preserve">Communications</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000005 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">5</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
@@ -1217,946 +1217,1009 @@
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000006"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
-            <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+            <w:t xml:space="preserve">Other Information</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000006 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">5</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000007"</w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:tab/>
+            <w:t xml:space="preserve"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000007 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">5</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000007"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000008"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">GENERAL</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000007 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000008 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000008"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000009"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000008 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000009 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000009"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000010"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000009 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000010 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000010"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000011"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Car Park and Access amenities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000010 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000011 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000011"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000012"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">External Paths</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000011 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000012 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000012"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000013"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Steps</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000012 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000013 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000013"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000014"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Ramps</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000013 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000014 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000014"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000015"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ACCOMMODATION</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000014 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000015 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000015"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000016"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Room Amenities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000015 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000016 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000016"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000017"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Bathrooms</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000016 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000017 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000017"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000018"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">COMMON AREAS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000017 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000018 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000018"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000019"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Play Spaces</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000018 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000019 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000019"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000020"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Swimming pools, spas and waterparks</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000019 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000020 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">12</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000020"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000021"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000020 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000021 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">17</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
@@ -2556,1004 +2619,1059 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Other Information</w:t>
+        <w:t xml:space="preserve">Communications</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">https://thebilli.com.au/accessibility/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+        <w:t xml:space="preserve">Other Information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
-    </w:p>
-[...65 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We deeply admire and respect the vital role that guide dogs and other service animals play in the lives of their handlers. However, due to specific reasons, such as resort policies, safety concerns, and our unique environment, we regret that we are unable to accommodate them at our property</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating available at reception</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Large print information sheets and registration forms</w:t>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">Large print information sheets and registration forms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Keys are available for each guest</w:t>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Luggage assistance</w:t>
+        <w:t xml:space="preserve">Keys are available for each guest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:t xml:space="preserve">Luggage assistance</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Billi reception team will notify each guest via text as soon as their room is ready. This ensures a seamless check-in experience by allowing arrivals to be comfortably staggered throughout the day within the guaranteed check-in period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
-    </w:p>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public transport services available are:</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">The public transport services available are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Transportation options are detailed in our confirmation letters. Additionally, we are happy to provide directions to the nearest bus stop upon request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Billi has raised timber boardwalks which are continuous and flow around the property leading into each room type.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
+        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Ramps have the following amenities are in place</w:t>
+        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are ramps.</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The areas in which have a couple of steps do not need to be accessed at all. &amp;nbsp;Movement around the whole resort is through timber raised boardwalks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ramps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ramps have the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">The resort features sloped timber boardwalks rather than traditional ramps.</w:t>
+        <w:t xml:space="preserve">There are ramps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We offer a guest toilet and an outdoor shower/change room for use while waiting to access your room or whilst utilising the pool.</w:t>
-[...36 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
+        <w:t xml:space="preserve">The resort features sloped timber boardwalks rather than traditional ramps.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Visual alarm is fitted to the room</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We offer a guest toilet and an outdoor shower/change room for use while waiting to access your room or whilst utilising the pool.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ACCOMMODATION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Room Amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Televisions are equipped with closed captioning capability</w:t>
+        <w:t xml:space="preserve">Visual alarm is fitted to the room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is contrast between the walls, skirtings, floor and furniture</w:t>
+        <w:t xml:space="preserve">Televisions are equipped with closed captioning capability</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The edges of all furniture and fixtures are rounded</w:t>
+        <w:t xml:space="preserve">There is contrast between the walls, skirtings, floor and furniture</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Housekeeping procedures instruct staff not to reposition furniture that has been moved</w:t>
+        <w:t xml:space="preserve">The edges of all furniture and fixtures are rounded</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Doors open fully against the adjoining wall</w:t>
+        <w:t xml:space="preserve">Housekeeping procedures instruct staff not to reposition furniture that has been moved</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Openings are a minimum of 820mm wide</w:t>
+        <w:t xml:space="preserve">Doors open fully against the adjoining wall</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There luggage racks for at least two suitcases</w:t>
+        <w:t xml:space="preserve">Openings are a minimum of 820mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There at least one chair with rigid arms</w:t>
+        <w:t xml:space="preserve">There luggage racks for at least two suitcases</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The bedside lamp switch is easy to reach from the bed</w:t>
+        <w:t xml:space="preserve">There at least one chair with rigid arms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is at least 850mm clear space beside the bed</w:t>
+        <w:t xml:space="preserve">The bedside lamp switch is easy to reach from the bed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Non-allergenic cleaning products are used</w:t>
+        <w:t xml:space="preserve">There is at least 850mm clear space beside the bed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Non-allergenic cleaning products are used</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Our wardrobes are open and do not have any doors on them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bathrooms</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The bathrooms  have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All heating appliances and hot water pipes are protected or insulated</w:t>
       </w:r>
@@ -3940,79 +4058,79 @@
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Our Bathroom are of a very open plan style.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COMMON AREAS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Play Spaces</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Level access is provided to play spaces</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
@@ -4201,56 +4319,56 @@
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessibility Photos Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Swimming pools, spas and waterparks</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The following swimming pools, spas and waterparks amenities are available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
@@ -4724,56 +4842,56 @@
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Report Disclaimer</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="1A4274CE">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that this business report, provided </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">as a result of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8859,51 +8977,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="170B9B3B"/>
+    <w:nsid w:val="73B31C37"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>