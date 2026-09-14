--- v1 (2026-07-06)
+++ v2 (2026-09-14)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-07 09:57</w:t>
+              <w:t xml:space="preserve">2026-09-14 14:04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3264,51 +3264,51 @@
         <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The areas in which have a couple of steps do not need to be accessed at all. &amp;nbsp;Movement around the whole resort is through timber raised boardwalks.</w:t>
+        <w:t xml:space="preserve">The areas in which have a couple of steps do not need to be accessed at all. Movement around the whole resort is through timber raised boardwalks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ramps</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
@@ -3364,50 +3364,64 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">We offer a guest toilet and an outdoor shower/change room for use while waiting to access your room or whilst utilising the pool.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ACCOMMODATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8977,51 +8991,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="73B31C37"/>
+    <w:nsid w:val="1B883DB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>