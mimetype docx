--- v0 (2026-06-30)
+++ v1 (2026-08-20)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-01 08:57</w:t>
+              <w:t xml:space="preserve">2026-08-21 06:33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1238,51 +1238,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Other Information</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000006 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">5</w:t>
+            <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2783,1036 +2783,1203 @@
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency and evacuation procedures are explained on arrival</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Exit signs are clear and easy to see</w:t>
+        <w:t xml:space="preserve">There are visual device/s to alert occupants to evacuate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Exit access is free and clear at all times</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">It is in our procedures </w:t>
+        <w:t xml:space="preserve">Exit signs are clear and easy to see</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
+        <w:t xml:space="preserve">Exit access is free and clear at all times</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We ensure exit access is free and clear at all times by: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">It is part of our Safety Management system.  On vessels it is a must all floor space is kept clear for safety.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">Deckhands will attend to all guests in the event a rescue is needed </w:t>
+        <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">Exits including stairwells, have bright edges used on the steps.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business identifies guests who need additional assistance should an emergency occur by: </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">https://iconicwhitsunday.com.au/accessibility/</w:t>
+        <w:t xml:space="preserve">We ask all our guests during the pre cruise waiver process to ask for any additional assistance.  Therefore we are prepared for the day before the guests arrive, crew are regulary trained on this area. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The procedure for assisting guests who need assisted rescue is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Deckhands will attend to all guests in the event a rescue is needed this is part of our safety managment system that is regularly assessed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">https://iconicwhitsunday.com.au/accessibility/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Not specified</w:t>
+        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business accepts the companion card</w:t>
-[...33 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with a service animal are permitted on Sundowner, with appropriate paperwork and government approvals. Our other vessels are not really suited to assistance animals due to the nature of the tours and locations visited. </w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
-      </w:r>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have translation apps on our vessel tablets so we can easily commuicate with our international guests. We also have visual aids in different languages around the vessels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guests with a service animal are permitted on Sundowner, with appropriate paperwork and government approvals. Our other vessels are not really suited to assistance animals due to the nature of the tours and locations visited. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Check-in processes are fast, under 15 minutes, and there is ample seating available at the location. Guests requiring assistance are permitted to board the boat early to get settled in without pressure.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Check-in processes are fast, under 15 minutes, and there is ample seating available at the location. Guests requiring assistance are permitted to board the boat early to get settled in without pressure.&amp;nbsp;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not all of our tours are suited to guests with certain accessibility needs. We provide a comprehensive Accessibility Guide on our website with details, photographs and measurements to assist potential guests in making the right decision for their holiday. We acknowledge that not all of our tours will be the right decision for every guest and are transparent in communicating the limitations guests are likely to face.&amp;nbsp;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A written transcript where audio description is provided i.e. display commentary, tour commentary</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
+        <w:t xml:space="preserve">A written transcript where audio description is provided i.e. display commentary, tour commentary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Buses/Coaches</w:t>
+        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">0 vehicles have wheelchair lifts or ramps</w:t>
+        <w:t xml:space="preserve">Step free routes clearly signed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Yes, within the Coral Sea Marina</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are steps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">To step on our Vessel sundowner is two steps and we explain this to guests on our webstie.&amp;nbsp;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our small group vessels are unable to accommodate for accessible toilets due to original builds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tour/Transport Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Buses/Coaches</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">0 vehicles have wheelchair lifts or ramps</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">0 vehicles have low floors with ramped entry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The maximum wheelchair capacity available in the fleet is: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">10</w:t>
+        <w:t xml:space="preserve">0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Route Planning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
@@ -8741,51 +8908,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="2AE91453"/>
+    <w:nsid w:val="67A9190C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>