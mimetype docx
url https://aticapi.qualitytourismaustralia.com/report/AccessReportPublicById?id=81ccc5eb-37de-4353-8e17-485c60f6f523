--- v1 (2026-08-20)
+++ v2 (2026-10-21)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-21 06:33</w:t>
+              <w:t xml:space="preserve">2026-10-22 10:49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2057,51 +2057,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">FOOD AND DRINK</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000019 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10</w:t>
+            <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2120,51 +2120,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Dining Spaces</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000020 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10</w:t>
+            <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2183,51 +2183,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000021 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">12</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2246,51 +2246,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Adventure activities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000022 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">12</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2309,51 +2309,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000023 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">13</w:t>
+            <w:t xml:space="preserve">14</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -2884,1910 +2884,1940 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits including stairwells, have bright edges used on the steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We ask all our guests during the pre cruise waiver process to ask for any additional assistance.  Therefore we are prepared for the day before the guests arrive, crew are regulary trained on this area. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">https://iconicwhitsunday.com.au/accessibility/</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Deckhands will attend to all guests in the event a rescue is needed this is part of our safety managment system that is regularly assessed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">https://iconicwhitsunday.com.au/accessibility/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Not specified</w:t>
+        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...40 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business accepts the companion card</w:t>
-[...33 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with a service animal are permitted on Sundowner, with appropriate paperwork and government approvals. Our other vessels are not really suited to assistance animals due to the nature of the tours and locations visited. </w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
-      </w:r>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have translation apps on our vessel tablets so we can easily commuicate with our international guests. We also have visual aids in different languages around the vessels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guests with a service animal are permitted on Sundowner, with appropriate paperwork and government approvals. Our other vessels are not really suited to assistance animals due to the nature of the tours and locations visited. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Check-in processes are fast, under 15 minutes, and there is ample seating available at the location. Guests requiring assistance are permitted to board the boat early to get settled in without pressure.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Check-in processes are fast, under 15 minutes, and there is ample seating available at the location. Guests requiring assistance are permitted to board the boat early to get settled in without pressure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not all of our tours are suited to guests with certain accessibility needs. We provide a comprehensive Accessibility Guide on our website with details, photographs and measurements to assist potential guests in making the right decision for their holiday. We acknowledge that not all of our tours will be the right decision for every guest and are transparent in communicating the limitations guests are likely to face.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
+        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
+        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A written transcript where audio description is provided i.e. display commentary, tour commentary</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
+        <w:t xml:space="preserve">A written transcript where audio description is provided i.e. display commentary, tour commentary</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
+        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Step free routes clearly signed</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">Step free routes clearly signed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Yes, within the Coral Sea Marina</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">To step on our Vessel sundowner is two steps and we explain this to guests on our webstie.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Buses/Coaches</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">To step on our Vessel sundowner is two steps and we explain this to guests on our webstie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">0 vehicles have wheelchair lifts or ramps</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our small group vessels are unable to accommodate for accessible toilets due to original builds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tour/Transport Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">0 vehicles have low floors with ramped entry</w:t>
-[...44 lines deleted...]
-      <w:bookmarkEnd w:id="21"/>
+        <w:t xml:space="preserve">Buses/Coaches</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Route Planning</w:t>
+        <w:t xml:space="preserve">0 vehicles have wheelchair lifts or ramps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">0 vehicles have low floors with ramped entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The maximum wheelchair capacity available in the fleet is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">0</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Walking Tours</w:t>
+        <w:t xml:space="preserve">Route Planning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Guides have been trained in the following</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The boats were designed before accessible toilet guidelines existed. There are fully accessible toilets at all departure points which are readily available for guests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Use of clear/simple English</w:t>
+        <w:t xml:space="preserve">Walking Tours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
+        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides have been trained in the following</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Marine</w:t>
+        <w:t xml:space="preserve">Use of clear/simple English</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Marine craft are wheelchair accessible</w:t>
+        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Length (cm) 100.</w:t>
+        <w:t xml:space="preserve">Marine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Width (cm) 80.</w:t>
+        <w:t xml:space="preserve">Marine craft are wheelchair accessible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Height (cm) 100.</w:t>
+        <w:t xml:space="preserve">Length (cm) 100.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weight (kg) 200.</w:t>
+        <w:t xml:space="preserve">Width (cm) 80.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">The dining spaces  have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">Height (cm) 100.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The smallest doorway is 650mm wide</w:t>
+        <w:t xml:space="preserve">Weight (kg) 200.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are areas of full lighting</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sorrentos https://www.sorrentowhitsunday.com/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Whitsunday Islands National Parks</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Great Barrier Reef Marine Park</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">FOOD AND DRINK</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dining Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The dining spaces  have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are Plain English menus</w:t>
+        <w:t xml:space="preserve">The smallest doorway is 650mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is an accessible toilet close by that is open during our business hours</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Our business caters for the following dietary requirements</w:t>
+        <w:t xml:space="preserve">There are areas of full lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sugar free (diabetic)</w:t>
+        <w:t xml:space="preserve">There are Plain English menus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Gluten free (celiac)</w:t>
+        <w:t xml:space="preserve">There is an accessible toilet close by that is open during our business hours</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our business caters for the following dietary requirements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lactose free (dairy free)</w:t>
+        <w:t xml:space="preserve">Sugar free (diabetic)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Low fat and  fibre with no gastric content</w:t>
+        <w:t xml:space="preserve">Gluten free (celiac)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Low potassium</w:t>
+        <w:t xml:space="preserve">Lactose free (dairy free)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Low sodium</w:t>
+        <w:t xml:space="preserve">Low fat and  fibre with no gastric content</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nut free</w:t>
+        <w:t xml:space="preserve">Low potassium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Additive free</w:t>
+        <w:t xml:space="preserve">Low sodium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Organic</w:t>
+        <w:t xml:space="preserve">Nut free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vegetarian</w:t>
+        <w:t xml:space="preserve">Additive free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vegan</w:t>
+        <w:t xml:space="preserve">Organic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kosher</w:t>
+        <w:t xml:space="preserve">Vegetarian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Halal</w:t>
+        <w:t xml:space="preserve">Vegan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Our caterers are experts in this field. Our crew ensure no cross contamination occurs on board.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Kosher</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a sample menu available online</w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">The adventure activities have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">Halal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our caterers are experts in this field. Our crew ensure no cross contamination occurs on board.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Sundowner is the most accessible sunset cruise in Airlie Beach. The boat has a flat surface all through the vessel, which is manageable in a wheelchair or other support aides. We provide a comprehensive guide on our website detailing the accessibility features and limitations of Sundowner. &amp;nbsp;</w:t>
+        <w:t xml:space="preserve">There is a sample menu available online</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sample menu is available here - </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">https://iconicwhitsunday.com.au/lady-enid/whitehaven-beach-day-sail/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc0000000022"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Adventure activities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The adventure activities have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sundowner is well-designed and is accessible for many. The short tour duration of two hours, generally means a toilet break will not be needed while on board. An Accessible toilet is available on the dock side for before and after the tour.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Sundowner is the most accessible sunset cruise in Airlie Beach. The boat has a flat surface all through the vessel, which is manageable in a wheelchair or other support aides. We provide a comprehensive guide on our website detailing the accessibility features and limitations of Sundowner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sundowner is well-designed and is accessible for many. The short tour duration of two hours, generally means a toilet break will not be needed while on board. An Accessible toilet is available on the dock side for before and after the tour.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Viper and Lady Enid are not suitable for most guests with a disability. Their design pre-dates accessibility guidelines and the destinations we visit are natural, and not easily accessible to less-able-bodied guests.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Viper and Lady Enid are not suitable for most guests with a disability. Their design pre-dates accessibility guidelines and the destinations we visit are natural, and not easily accessible to less-able-bodied guests.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -8908,51 +8938,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="67A9190C"/>
+    <w:nsid w:val="31E0BD79"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>