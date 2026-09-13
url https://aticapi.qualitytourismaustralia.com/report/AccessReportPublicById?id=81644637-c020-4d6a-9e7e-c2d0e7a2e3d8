--- v0 (2026-06-15)
+++ v1 (2026-09-13)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-15 21:43</w:t>
+              <w:t xml:space="preserve">2026-09-14 05:33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2791,51 +2791,51 @@
         <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">there is no building &amp;nbsp;- the trip is carried out on a vessel which uses Government jetties and marinas</w:t>
+        <w:t xml:space="preserve">there is no building - the trip is carried out on a vessel which uses Government jetties and marinas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Internal Spaces</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
@@ -3152,51 +3152,51 @@
         <w:t xml:space="preserve">Accessibility is tide dependent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">we do not offer any wheelchair access on the vessel&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">we do not offer any wheelchair access on the vessel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ACCOMMODATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -3647,65 +3647,76 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lactose free (dairy free)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">when making a booking guests need to advise if any food allergies. We can accommodate gluten free but clients are advised that its not possible to eliminate cross contamination for Coeliacs as we use shared cooking equipment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">when making a booking guests need to advise if any food allergies. &amp;nbsp;We can accommodate gluten free but clients are advised that its not possible to eliminate cross contamination for Coeliacs as we use shared cooking equipment.Any food allergies is then written on manifest which is then discussed with the crew prior to guest arrival. The guest has also been instructed to discuss his/her requirements directly with crew also.</w:t>
+        <w:t xml:space="preserve">Any food allergies is then written on manifest which is then discussed with the crew prior to guest arrival. The guest has also been instructed to discuss his/her requirements directly with crew also.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -7826,51 +7837,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5EA40AE6"/>
+    <w:nsid w:val="01641D21"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>