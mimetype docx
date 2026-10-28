--- v1 (2026-09-13)
+++ v2 (2026-10-28)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-09-14 05:33</w:t>
+              <w:t xml:space="preserve">2026-10-29 09:49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7837,51 +7837,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="01641D21"/>
+    <w:nsid w:val="7BBCD11E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>