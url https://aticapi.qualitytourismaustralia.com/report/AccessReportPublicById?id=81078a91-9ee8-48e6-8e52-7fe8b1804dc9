--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-12 20:01</w:t>
+              <w:t xml:space="preserve">2026-10-03 09:23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2176,481 +2176,511 @@
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc0000000004"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency Management</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency and evacuation procedures are explained on arrival</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...97 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our tours are already structured in a way that limits fatigue: total walking time is around 45–60 minutes spread across a 4-hour tour, with guests seated at each food stop rather than standing throughout. Story stops (where we pause for context without food or drink) are also brief and don't require standing for extended periods. Where a guest has flagged a fatigue-related need at booking, we can adjust pacing, sit that guest first, or provide extra recovery time between stops </w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">If a guest is unable to evacuate independently, our guide stays with them at the nearest safe point (or area of refuge, where the venue has one) while alerting venue staff and, where required, emergency services to their exact location, the guest is never left alone. Where tour support is present, one guide continues assisting the rest of the group while the other remains with the guest requiring assistance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">External paths of travel</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Assistance animals are welcome on every tour, at every stop, with their handler — including venues where food is served, consistent with our obligations under the Disability Discrimination Act 1992. We ensure water is available on request at any stop, and can identify shaded rest points along the route where needed. Routes are already designed to be mostly flat with manageable footing, which also supports guests travelling with an assistance animal. We don't currently offer a dedicated designated rest area at each stop — this is an area we're looking to formalise as part of maturing our broader accessibility planning</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The width of the smallest pathway is: </w:t>
+        <w:t xml:space="preserve">Our tours are already structured in a way that limits fatigue: total walking time is around 45–60 minutes spread across a 4-hour tour, with guests seated at each food stop rather than standing throughout. Story stops (where we pause for context without food or drink) are also brief and don't require standing for extended periods. Where a guest has flagged a fatigue-related need at booking, we can adjust pacing, sit that guest first, or provide extra recovery time between stops </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...6 lines deleted...]
-      </w:r>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">As we operate across a range of independently-owned venues rather than a fixed premises, toilet facilities (including accessible toilets) are provided by each venue rather than by Newy Food Adventures directly. We haven't yet formally confirmed which stops have accessible toilet facilities on-site, and this is something we'd like to check and document as part of our broader venue-by-venue accessibility review.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Walking Tours</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The width of the smallest pathway is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Yet to be assessed however we access public paths maintained by Newcastle City Council </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">As we operate across a range of independently-owned venues rather than a fixed premises, toilet facilities (including accessible toilets) are provided by each venue rather than by Newy Food Adventures directly. We haven't yet formally confirmed which stops have accessible toilet facilities on-site, and this is something we'd like to check and document as part of our broader venue-by-venue accessibility review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hearing aid compatible</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Guides have been trained in the following</w:t>
+        <w:t xml:space="preserve">Walking Tours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Use of clear/simple English</w:t>
+        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
+        <w:t xml:space="preserve">Hearing aid compatible</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides have been trained in the following</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Use of clear/simple English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Explore Throsby: Wickham &amp;amp; CarringtonVenueRole on tourWebsiteThe Tree of KnowledgeStart point— public landmark, no websiteFlatfish CaféFood stopflatfishcafe.square.siteNewcastle Fish Co-OpStory stop (no food)www.fishcoop.com.au NYC (Newcastle Cruising Yacht Club / Nautica Dining)Food stopncyc.net.auThe Pav Kitchen (The Pavilion Kitchen)Food stopwww.pavkitchen.comJen Smiths CheesecakeFood stopwww.jensmith.com.auInner City WinemakersFood stop&amp;nbsp;www.innercitywinemakers.com.auEarp Distilling CoFood stop&amp;nbsp;www.earpdistillingco.com●&amp;nbsp;ROUTE 2Explore Throsby: Maryville, Tighes Hill &amp;amp; IslingtonVenueRole on tourWebsiteBaked Uprising (Uprising Bakery)Start / food stopwww.bakeduprising.com.auMaryville TavernFood stopwww.maryvilletavern.comPraise Joe BakeryFood Stopwww.praisejoe.com.auThe Oak, Tighes Hill (Royal Oak Hotel)Food stopNo website &amp;nbsp;Instagram only (@theoak.tigheshill)Islington BarracksFood stop&amp;nbsp;www. islingtonbarracks.com.au</w:t>
+        <w:t xml:space="preserve">Explore Throsby: Wickham &amp;amp; CarringtonVenueRole on tourWebsiteThe Tree of KnowledgeStart point— public landmark, no websiteFlatfish CaféFood stopflatfishcafe.square.siteNewcastle Fish Co-OpStory stop (no food)www.fishcoop.com.au </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">NYC (Newcastle Cruising Yacht Club / Nautica Dining)Food stopncyc.net.auThe Pav Kitchen (The Pavilion Kitchen)Food stopwww.pavkitchen.comJen Smiths CheesecakeFood stopwww.jensmith.com.auInner City WinemakersFood stopwww.innercitywinemakers.com.auEarp Distilling CoFood stopwww.earpdistillingco.com●ROUTE 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Explore Throsby: Maryville, Tighes Hill &amp;amp; IslingtonVenueRole on tourWebsiteBaked Uprising (Uprising Bakery)Start / food stopwww.bakeduprising.com.auMaryville TavernFood stopwww.maryvilletavern.comPraise Joe BakeryFood Stopwww.praisejoe.com.auThe Oak, Tighes Hill (Royal Oak Hotel)Food stopNo website Instagram only (@theoak.tigheshill)Islington BarracksFood stopwww. islingtonbarracks.com.au</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FOOD AND DRINK</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -6991,51 +7021,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="32168A21"/>
+    <w:nsid w:val="7054D4B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>