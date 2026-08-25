--- v0 (2026-06-23)
+++ v1 (2026-08-25)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-24 06:30</w:t>
+              <w:t xml:space="preserve">2026-08-25 11:03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7993,51 +7993,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="6F9269E0"/>
+    <w:nsid w:val="617814DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>