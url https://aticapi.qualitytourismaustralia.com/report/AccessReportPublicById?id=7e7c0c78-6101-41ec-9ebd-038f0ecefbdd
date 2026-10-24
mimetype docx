--- v1 (2026-08-25)
+++ v2 (2026-10-24)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-25 11:03</w:t>
+              <w:t xml:space="preserve">2026-10-24 13:29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2679,51 +2679,51 @@
         <w:t xml:space="preserve">There is fixed seating in the foyer and moveable seating pods that can be easily accessed if needed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Reception and public entry is spacious with room for manoeuvring any mobility devises&amp;nbsp; &amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Reception and public entry is spacious with room for manoeuvring any mobility devises </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
@@ -2927,51 +2927,51 @@
         <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is two entryways to the building, both sides with&amp;nbsp;designated disabled parking bays, there are no parking fees here.</w:t>
+        <w:t xml:space="preserve">There is two entryways to the building, both sides withdesignated disabled parking bays, there are no parking fees here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Entry</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
@@ -3195,51 +3195,51 @@
         <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are no lifts in the building&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">There are no lifts in the building</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Internal Spaces</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
@@ -3451,51 +3451,51 @@
         <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The videos on the interactive touch screens can have the volume adjusted for people living with hearing difficulties&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The videos on the interactive touch screens can have the volume adjusted for people living with hearing difficulties</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">External Paths</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
@@ -3588,51 +3588,51 @@
         <w:t xml:space="preserve">There are no steps in or around our building</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The building and its facilities are step free.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The building and its facilities are step free.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are no steps in or around the building including all public spaces</w:t>
@@ -3806,52 +3806,66 @@
         <w:t xml:space="preserve">There is a registered changing places facility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilets are available for use all hours, there is no closing time for the public toilets&amp;nbsp;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The toilets are available for use all hours, there is no closing time for the public toilets</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COMMON AREAS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
@@ -7993,51 +8007,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="617814DE"/>
+    <w:nsid w:val="597F9DDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>