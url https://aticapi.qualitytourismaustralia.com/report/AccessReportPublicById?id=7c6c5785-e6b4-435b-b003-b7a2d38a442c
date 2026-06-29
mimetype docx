--- v0 (2026-06-29)
+++ v1 (2026-06-29)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-30 06:30</w:t>
+              <w:t xml:space="preserve">2026-06-30 07:35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7884,51 +7884,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="4BDD9F9D"/>
+    <w:nsid w:val="3D3321B9"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>