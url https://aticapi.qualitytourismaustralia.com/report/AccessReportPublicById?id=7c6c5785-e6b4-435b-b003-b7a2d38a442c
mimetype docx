--- v1 (2026-06-29)
+++ v2 (2026-09-29)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-30 07:35</w:t>
+              <w:t xml:space="preserve">2026-09-30 06:14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1742,51 +1742,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Bathrooms</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000014 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">12</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2431,890 +2431,984 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Identifying Guests Who May Need Additional Assistance in an Emergency At Benambra, all guests complete a digital check-in form via our Guesty App, which includes an optional section to disclose any special needs or mobility concerns. This helps us discreetly identify guests who may require extra support in an emergency.  We follow up with all guests via SMS or app messaging and encourage them to let us know if they need assistance. Emergency procedures are clearly displayed in rooms, and as on-site hosts, we're available to respond promptly if needed.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Call 000 Immediately If a guest requires urgent assistance or is unable to evacuate safely, call 000 without delay. Provide the operator with the property address (Benambra Boutique Accommodation, 15 Hesse Street, Queenscliff VIC) and explain the nature of the emergency, including any mobility or medical concerns.  Alert Other On-Site Personnel Notify other household members or staff on-site (if applicable) to ensure everyone is aware of the situation and can assist if needed, while one person remains in contact with emergency services.  Assess Safety Before Assisting If safe to do so, locate the guest requiring assistance. Check for hazards (e.g., smoke, fire, structural instability) and never place yourself at risk.  Provide Reassurance Stay calm and speak clearly. Reassure the guest that help is on the way and that they are not alone.  Assist with Evacuation (if safe) If the guest is mobile but requires help, assist them to the nearest safe exit. Use handrails, walking aids, or wheelchairs if available. If the guest is non-mobile and cannot be moved safely, stay with them (if possible), keep doors closed to limit smoke/fire exposure, and relay their exact location to emergency responders.  Meet Emergency Responders Send someone to meet emergency services at the entrance and guide them directly to the guest in need of assistance.  Document the Incident After the situation is resolved, document the incident clearly, including time of call, guest name, nature of assistance required, and any actions taken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...40 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our services include:  🐾 Service Animal Welcome Certified service animals are welcome in all guest rooms and common areas. There are no additional cleaning fees or restrictions applied to guests with assistance animals.  🦴 Pet Comforts on Request We can provide a pet mat, water bowl, and treats on request to make your service animal feel at home.  🌿 Outdoor Relief Areas Benambra’s garden areas and nearby public green spaces provide suitable spots for service animals to stretch and take breaks. A map of nearby pet-friendly walking routes is available in our digital and in-room guest handbook.  📖 Clear Information Guests travelling with service animals receive specific arrival instructions and information about access, house rules, and nearby veterinary services (if needed) via our digital Guest App and pre-arrival messages.  🛎️ Discreet Assistance We respect the privacy and independence of guests with service animals. However, if additional support or tailored arrangements are required, our team is happy to assist—just let us know in advance or at check-in.</w:t>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+        <w:t xml:space="preserve">Welcome card on arrival </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our services include:  🐾 Service Animal Welcome Certified service animals are welcome in all guest rooms and common areas. There are no additional cleaning fees or restrictions applied to guests with assistance animals.  🦴 Pet Comforts on Request We can provide a pet mat, water bowl, and treats on request to make your service animal feel at home.  🌿 Outdoor Relief Areas Benambra’s garden areas and nearby public green spaces provide suitable spots for service animals to stretch and take breaks. A map of nearby pet-friendly walking routes is available in our digital and in-room guest handbook.  📖 Clear Information Guests travelling with service animals receive specific arrival instructions and information about access, house rules, and nearby veterinary services (if needed) via our digital Guest App and pre-arrival messages.  🛎️ Discreet Assistance We respect the privacy and independence of guests with service animals. However, if additional support or tailored arrangements are required, our team is happy to assist—just let us know in advance or at check-in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Luggage assistance</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+        <w:t xml:space="preserve">Luggage assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">No Carparking available on site&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">To support guests with fatigue-related disabilities, we offer flexible check-in options, clear pre-arrival instructions, and fast, low-contact access via our smart lock system to minimise wait times and reduce physical or cognitive strain. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">No Carparking available on site</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
+        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
+        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...46 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">While our rooms are not fitted with visual alarm systems, we have procedures in place to ensure the safe evacuation of guests with hearing impairments:Guests are encouraged to notify us of any hearing impairment during the booking or check-in process so we can provide personalised support.In the event of an emergency, we will make direct, in-person contact with the guest to alert them and guide them to safety.Emergency exit maps are provided in all rooms, and staff are trained to check each room and assist guests with additional needs during evacuation.Our small scale and on-site hosting ensure rapid response and personal assistance when required.</w:t>
+        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Televisions are equipped with closed captioning capability</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are 2 steps to access the property only. No internal steps</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ACCOMMODATION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Room Amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a clear path through the room</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">While our rooms are not fitted with visual alarm systems, we have procedures in place to ensure the safe evacuation of guests with hearing impairments:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guests are encouraged to notify us of any hearing impairment during the booking or check-in process so we can provide personalised support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In the event of an emergency, we will make direct, in-person contact with the guest to alert them and guide them to safety.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Emergency exit maps are provided in all rooms, and staff are trained to check each room and assist guests with additional needs during evacuation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our small scale and on-site hosting ensure rapid response and personal assistance when required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Doors open fully against the adjoining wall</w:t>
+        <w:t xml:space="preserve">Televisions are equipped with closed captioning capability</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a clear opening at least 850mm wide</w:t>
+        <w:t xml:space="preserve">There is a clear path through the room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There luggage racks for at least two suitcases</w:t>
+        <w:t xml:space="preserve">Doors open fully against the adjoining wall</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wardrobe and drawer handles are easy to grip</w:t>
+        <w:t xml:space="preserve">There is a clear opening at least 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The bedside lamp switch is easy to reach from the bed</w:t>
+        <w:t xml:space="preserve">There luggage racks for at least two suitcases</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is at least 850mm clear space beside the bed</w:t>
+        <w:t xml:space="preserve">Wardrobe and drawer handles are easy to grip</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business offers a range of non-allergenic bedding</w:t>
+        <w:t xml:space="preserve">The bedside lamp switch is easy to reach from the bed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Non-allergenic cleaning products are used</w:t>
+        <w:t xml:space="preserve">There is at least 850mm clear space beside the bed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">The business offers a range of non-allergenic bedding</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Non-allergenic cleaning products are used</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">nil&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">nil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bathrooms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
@@ -7884,51 +7978,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="3D3321B9"/>
+    <w:nsid w:val="454BFABD"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>