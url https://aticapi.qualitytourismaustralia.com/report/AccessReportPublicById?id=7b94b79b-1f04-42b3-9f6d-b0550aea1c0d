--- v0 (2026-06-08)
+++ v1 (2026-08-11)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-09 05:03</w:t>
+              <w:t xml:space="preserve">2026-08-11 17:17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -6803,51 +6803,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="312948C0"/>
+    <w:nsid w:val="4C7A0E85"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>