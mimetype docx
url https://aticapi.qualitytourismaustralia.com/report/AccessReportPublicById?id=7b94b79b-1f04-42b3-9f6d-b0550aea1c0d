--- v1 (2026-08-11)
+++ v2 (2026-10-11)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-11 17:17</w:t>
+              <w:t xml:space="preserve">2026-10-12 09:59</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1986,704 +1986,726 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">The business identifies guests needing additional assistance during emergencies through pre-arrival questionnaires, verbal check-ins, visual observation, and staff training to recognize signs of mobility, sensory, or cognitive challenges. Guest profiles in booking systems may also flag special needs for proactive support.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In an emergency, staff follow a clear assisted rescue procedure:  Identify guests needing help via pre-arrival info or observation  Assign trained personnel to assist them  Use designated evacuation aids (e.g. wheelchairs, evacuation chairs)  Escort guests to safe exits or refuge areas  Communicate calmly and clearly throughout the process</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">They get served first</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">None, unfortunately, guests with that sort of disability cannot participate in our bus tours. Guests with that sort af handicap cannot participate in our bus tours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Just in case guests have specific questions.</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">n/a</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">n/a</w:t>
+        <w:t xml:space="preserve">They get served first</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">n/a</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+        <w:t xml:space="preserve">Just in case guests have specific questions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">n/a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The width of the smallest pathway is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">n/a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">n/a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">n/a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">n/a</w:t>
+        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">none vehicles have wheelchair lifts or ramps</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">n/a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">none vehicles have low floors with ramped entry</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The maximum wheelchair capacity available in the fleet is: </w:t>
+        <w:t xml:space="preserve">n/a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">none</w:t>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tour/Transport Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Commentary is available in written format</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+        <w:t xml:space="preserve">none vehicles have wheelchair lifts or ramps</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Operated on a step free route</w:t>
+        <w:t xml:space="preserve">none vehicles have low floors with ramped entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The maximum wheelchair capacity available in the fleet is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">none</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Commentary is available in written format</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Electronic voice augmentation</w:t>
+        <w:t xml:space="preserve">Operated on a step free route</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Electronic voice augmentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is no fixed list. Every trip is organised differently.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr>
@@ -6803,51 +6825,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="4C7A0E85"/>
+    <w:nsid w:val="4E4E20FD"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>