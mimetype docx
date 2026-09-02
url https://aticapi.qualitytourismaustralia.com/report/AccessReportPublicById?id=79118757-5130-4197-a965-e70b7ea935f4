--- v0 (2026-06-22)
+++ v1 (2026-09-02)
@@ -1,30 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="bmp" ContentType="image/bmp"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="ico" ContentType="image/x-icon"/>
+  <Default Extension="tif" ContentType="image/tiff"/>
+  <Default Extension="tiff" ContentType="image/tiff"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="353D0CE5">
       <w:pPr>
@@ -777,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-22 12:28</w:t>
+              <w:t xml:space="preserve">2026-09-03 02:01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1164,51 +1175,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Communications</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000005 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">4</w:t>
+            <w:t xml:space="preserve">5</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1683,532 +1694,595 @@
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000013 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000014"</w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:tab/>
+            <w:t xml:space="preserve"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000014 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">7</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000014"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000015"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ACCOMMODATION</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000014 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000015 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000015"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000016"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Room Amenities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000015 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000016 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000016"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000017"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Bathrooms</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000016 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000017 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000017"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000018"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">COMMON AREAS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000017 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000018 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">9</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000018"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000019"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">FOOD AND DRINK</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000018 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000019 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000019"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000020"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Dining Spaces</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000019 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000020 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000020"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000021"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000020 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000021 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000021"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000022"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000021 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000022 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">13</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
@@ -2427,50 +2501,93 @@
         <w:t xml:space="preserve">Food allergies or intolerances</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive or people on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="2540000" cy="1028700"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2540000" cy="1028700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc0000000003"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bookings</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3303,896 +3420,1054 @@
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No ramps longer than 10 meters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">Rooms don't have wardrobes</w:t>
+        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">As we only have groups stay with us, the Party Leader of the group will assist any guests with hearing impairment in the event of an evacuation.</w:t>
+        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a clear path through the room</w:t>
+        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Housekeeping procedures instruct staff not to reposition furniture that has been moved</w:t>
+        <w:t xml:space="preserve">Handrails are fitted</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Openings are a minimum of Different buildings have different room size doors. wide</w:t>
+        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The bathrooms  have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">There is 2600 mm of clear space in front of the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All heating appliances and hot water pipes are protected or insulated</w:t>
+        <w:t xml:space="preserve">The toilet seat of a contrasting colour to the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All shower, bath and basin taps are clearly differentiated between hot and cold</w:t>
+        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The width of the door is Different buildings have different door size openings.</w:t>
+        <w:t xml:space="preserve">There is a registered changing places facility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The width beside the toilet is Different buildings have different widths .</w:t>
+        <w:t xml:space="preserve">There is a 'Changing Place' within 900 of our business</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ACCOMMODATION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Room Amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rooms don't have wardrobes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is Different buildings have different widths mm of clear space in front of the toilet</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">As we only have groups stay with us, the Party Leader of the group will assist any guests with hearing impairment in the event of an evacuation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is a contrasting colour to the floor</w:t>
+        <w:t xml:space="preserve">There is a clear path through the room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
+        <w:t xml:space="preserve">Housekeeping procedures instruct staff not to reposition furniture that has been moved</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a roll-in shower with fold down fixed seat or a shower chair</w:t>
+        <w:t xml:space="preserve">Openings are a minimum of Different buildings have different room size doors. wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a portable shower head on flexible hose</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">As we are a dorm style camp, rooms have minimum furniture and bunk beds are used. There are no tv's, clocks, phones in any rooms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bathrooms</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The bathrooms  have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A door is fitted to the shower</w:t>
+        <w:t xml:space="preserve">All heating appliances and hot water pipes are protected or insulated</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A door is fitted to the showers with an outward swing at minimum width of 900 mm</w:t>
-[...58 lines deleted...]
-        <w:t xml:space="preserve">The dining spaces  have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">All shower, bath and basin taps are clearly differentiated between hot and cold</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance has level access</w:t>
+        <w:t xml:space="preserve">The width of the door is Different buildings have different door size openings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The doorway is at least 850mm wide</w:t>
+        <w:t xml:space="preserve">The width beside the toilet is Different buildings have different widths .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is level access through the dining area</w:t>
+        <w:t xml:space="preserve">There is Different buildings have different widths mm of clear space in front of the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chairs are moveable to allow for wheelchairs to be seated at the tables</w:t>
+        <w:t xml:space="preserve">The toilet seat is a contrasting colour to the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All glass doors and full height windows have contrast markings</w:t>
+        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are areas of full lighting</w:t>
+        <w:t xml:space="preserve">There is a roll-in shower with fold down fixed seat or a shower chair</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is an accessible toilet</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Our business caters for the following dietary requirements</w:t>
+        <w:t xml:space="preserve">There is a portable shower head on flexible hose</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sugar free (diabetic)</w:t>
+        <w:t xml:space="preserve">A door is fitted to the shower</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Gluten free (celiac)</w:t>
+        <w:t xml:space="preserve">A door is fitted to the showers with an outward swing at minimum width of 900 mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">COMMON AREAS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">FOOD AND DRINK</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dining Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The dining spaces  have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lactose free (dairy free)</w:t>
+        <w:t xml:space="preserve">The entrance has level access</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Low fat and  fibre with no gastric content</w:t>
+        <w:t xml:space="preserve">The doorway is at least 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Low potassium</w:t>
+        <w:t xml:space="preserve">There is level access through the dining area</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Low sodium</w:t>
+        <w:t xml:space="preserve">Chairs are moveable to allow for wheelchairs to be seated at the tables</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nut free</w:t>
+        <w:t xml:space="preserve">All glass doors and full height windows have contrast markings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Additive free</w:t>
+        <w:t xml:space="preserve">There are areas of full lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Organic</w:t>
+        <w:t xml:space="preserve">There is an accessible toilet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our business caters for the following dietary requirements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vegetarian</w:t>
+        <w:t xml:space="preserve">Sugar free (diabetic)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vegan</w:t>
+        <w:t xml:space="preserve">Gluten free (celiac)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kosher</w:t>
+        <w:t xml:space="preserve">Lactose free (dairy free)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Halal</w:t>
+        <w:t xml:space="preserve">Low fat and  fibre with no gastric content</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">We are a camp that caters to all guests with prior notice of any dietary requests. Food is prepared separately to avoid cross contamination and served separately.&amp;nbsp;&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Low potassium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a sample menu available online</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">https://www.pgladventurecamps.com.au/kindilan/?utm_source=gmb&amp;utm_medium=organic&amp;utm_content=gmbkindilan</w:t>
+        <w:t xml:space="preserve">Low sodium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Nut free</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Additive free</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Organic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vegetarian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vegan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kosher</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Halal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">We are a camp that caters to all guests with prior notice of any dietary requests. Food is prepared separately to avoid cross contamination and served separately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is a sample menu available online</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sample menu is available here - </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">https://bushcamp.com.au/dining/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">As we are a camp facility and not open for general dining, all groups will pre select their meal options and provide dietary requests prior to their camp so they can be catered for.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As we are a camp, it depends upon the guest disability as to what activities are available.</w:t>
       </w:r>
@@ -4261,56 +4536,56 @@
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc0000000022"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Report Disclaimer</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="1A4274CE">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that this business report, provided </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">as a result of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8396,51 +8671,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="6B744012"/>
+    <w:nsid w:val="436F2E5B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
@@ -10056,51 +10331,51 @@
   <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:color w:val="2F5496"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>