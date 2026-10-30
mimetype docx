--- v1 (2026-09-02)
+++ v2 (2026-10-30)
@@ -360,51 +360,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Great Aussie Bush Camp </w:t>
+              <w:t xml:space="preserve">The Great Aussie Bush Camp - Kindilan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="392" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-09-03 02:01</w:t>
+              <w:t xml:space="preserve">2026-10-30 23:33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8671,51 +8671,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="436F2E5B"/>
+    <w:nsid w:val="45B29168"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>