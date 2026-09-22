--- v0 (2026-06-25)
+++ v1 (2026-09-22)
@@ -777,51 +777,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-25 14:05</w:t>
+              <w:t xml:space="preserve">2026-09-22 16:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2354,1065 +2354,1103 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...63 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">through staff awareness and welcoming direct contact with the owners</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
-[...34 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">all cottages have fire alarms that are activated in an emergency - emergency phone numbers of 3 different members of the family are supplied in all cottages and rescue will be activated as required</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Keys are available for each guest</w:t>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">service animal may stay with the guest</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Luggage assistance</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+        <w:t xml:space="preserve">Keys are available for each guest</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+        <w:t xml:space="preserve">Luggage assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">bookings are made on line or by telephone and the guests supplied with details of which rooms they are in before arrival so that they can go straight to their cottage/room - parking is adjacent to the cottage and paved for easy access.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve">A drop off zone</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tableware/glassware contrast with the table surface or table cloth</w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">Tableware/glassware contrast with the table surface or table cloth</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The width of the smallest corridor is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">there are no corridors</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">there are no steps</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">The bedrooms  have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are 1 cottage with wheelchair access to 1 bedroom and the living room/kitchen rooms available to guests who use a wheelchair</w:t>
+        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">there are no steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bedroom furniture can be re-arranged on request</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">the bathroom has an accessible toilet and shower with hand rail in the shower as well as a chair for showering</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ACCOMMODATION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bedrooms</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The bedrooms  have the following facilities/amenities in place</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is contrast between the walls, skirtings, floor and furniture</w:t>
+        <w:t xml:space="preserve">There are 1 cottage with wheelchair access to 1 bedroom and the living room/kitchen rooms available to guests who use a wheelchair</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a clear path through the room</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Bedroom furniture can be re-arranged on request</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Room Amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wardrobe handles are a contrasting colour to the doors and draws</w:t>
+        <w:t xml:space="preserve">There is contrast between the walls, skirtings, floor and furniture</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a clear opening at least 850mm wide</w:t>
+        <w:t xml:space="preserve">There is a clear path through the room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wardrobe and drawer handles are easy to grip</w:t>
+        <w:t xml:space="preserve">Wardrobe handles are a contrasting colour to the doors and draws</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The bedside lamp switch is easy to reach from the bed</w:t>
+        <w:t xml:space="preserve">There is a clear opening at least 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is at least 850mm clear space beside the bed</w:t>
+        <w:t xml:space="preserve">Wardrobe and drawer handles are easy to grip</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The bed height is no higher than 680mm from the floor</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The bathrooms  have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">The bedside lamp switch is easy to reach from the bed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All heating appliances and hot water pipes are protected or insulated</w:t>
+        <w:t xml:space="preserve">There is at least 850mm clear space beside the bed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All shower, bath and basin taps are clearly differentiated between hot and cold</w:t>
+        <w:t xml:space="preserve">The bed height is no higher than 680mm from the floor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bathrooms</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The bathrooms  have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Fixtures and fittings have rounded edges</w:t>
+        <w:t xml:space="preserve">All heating appliances and hot water pipes are protected or insulated</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
+        <w:t xml:space="preserve">All shower, bath and basin taps are clearly differentiated between hot and cold</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
+        <w:t xml:space="preserve">Fixtures and fittings have rounded edges</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails are fitted</w:t>
+        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a minimum of 1400mm of clear space in front of the toilet</w:t>
+        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is a contrasting colour to the floor</w:t>
+        <w:t xml:space="preserve">Handrails are fitted</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
+        <w:t xml:space="preserve">There is a minimum of 1400mm of clear space in front of the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a roll-in shower with fold down fixed seat or a shower chair</w:t>
+        <w:t xml:space="preserve">The toilet seat is a contrasting colour to the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is a roll-in shower with fold down fixed seat or a shower chair</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">There is a portable shower head on flexible hose</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COMMON AREAS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Play Spaces</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Level access is provided to play spaces</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The surface of the play space is of a composite or rubberized material</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level access is provided to play spaces</w:t>
+        <w:t xml:space="preserve">Seating is provided in or around the play space</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -7533,51 +7571,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="00DCE4C0"/>
+    <w:nsid w:val="4E68727F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>