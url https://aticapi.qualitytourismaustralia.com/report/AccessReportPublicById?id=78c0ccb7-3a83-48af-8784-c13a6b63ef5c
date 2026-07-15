--- v0 (2026-05-14)
+++ v1 (2026-07-15)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-14 23:31</w:t>
+              <w:t xml:space="preserve">2026-07-15 15:34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -10781,51 +10781,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="0EEC872F"/>
+    <w:nsid w:val="5262F9CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>