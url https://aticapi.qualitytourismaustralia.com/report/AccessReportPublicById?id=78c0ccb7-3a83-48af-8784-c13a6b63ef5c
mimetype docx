--- v1 (2026-07-15)
+++ v2 (2026-08-31)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-15 15:34</w:t>
+              <w:t xml:space="preserve">2026-08-31 18:47</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3635,50 +3635,64 @@
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guests may pull up directly to our front steps for convenient drop-off and pick-up, minimising walking distances and ensuring easy access for those with limited mobility or fatigue-related conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Internal Spaces</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
@@ -4057,50 +4071,64 @@
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ramps are currently available for step-free access to our new Art Studio. Our main accommodation entrance has four steps and is not yet fitted with a ramp; however, assistance is available for guests with mobility needs, and we are exploring future accessibility upgrades.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
@@ -4232,50 +4260,64 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">We are an adults-only facility, dedicated to providing a peaceful, refined, and restorative environment for our guests. As such, we do not offer facilities, services, or accommodations designed for children, including infants. Our suites, amenities, and experiences are tailored specifically for adult leisure travellers and couples seeking a tranquil retreat. This ensures the ambience remains quiet and uninterrupted, allowing all guests to fully enjoy the privacy, luxury, and relaxation that define The Country House at Hunchy.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ACCOMMODATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6323,52 +6365,84 @@
         <w:t xml:space="preserve">Kosher</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The Country House at Hunchy follows good food safety&amp;nbsp;practices. These include washing hands and surfaces often, using separate cutting boards for raw meat, vegetables, and cooked food, and cooking meat to the proper temperature.&amp;nbsp;We also follow practices to avoid food-to-food, people-to-food, and equipment-to-food contamination.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The Country House at Hunchy follows good food safetypractices. These include washing hands and surfaces often, using separate cutting boards for raw meat, vegetables, and cooked food, and cooking meat to the proper temperature.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We also follow practices to avoid food-to-food, people-to-food, and equipment-to-food contamination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
       </w:r>
@@ -10781,51 +10855,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5262F9CE"/>
+    <w:nsid w:val="511502EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>