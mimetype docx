--- v2 (2026-08-31)
+++ v3 (2026-10-30)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-31 18:47</w:t>
+              <w:t xml:space="preserve">2026-10-30 23:11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -10855,51 +10855,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="511502EA"/>
+    <w:nsid w:val="573DD564"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>