--- v0 (2026-07-08)
+++ v1 (2026-10-21)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-09 09:07</w:t>
+              <w:t xml:space="preserve">2026-10-21 11:57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2372,51 +2372,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000024 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">18</w:t>
+            <w:t xml:space="preserve">19</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -3236,51 +3236,51 @@
         <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">When there are long waiting times we have a staff member take some passengers to the bus where they can be seated in the air conditioned vehicle with the driver while waiting for the tour to commence.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">When there are long waiting times we have a staff member take some passengers to the bus where they can be seated in the air conditioned vehicle with the driver while waiting for the tour to commence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
@@ -3437,51 +3437,51 @@
         <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our tours are shore excursions for cruise ship passengers. We provide transport to and from these attractions, there are many different tours we have on offer so it is not a standard answer to these questions. We operate out of Hobart and Burnie at the cruise ship terminals so there is no need to be accessing train stations or public transport when embarking on our tours. We pick up and drop off all guests at the cruise ship terminal.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Our tours are shore excursions for cruise ship passengers. We provide transport to and from these attractions, there are many different tours we have on offer so it is not a standard answer to these questions. We operate out of Hobart and Burnie at the cruise ship terminals so there is no need to be accessing train stations or public transport when embarking on our tours. We pick up and drop off all guests at the cruise ship terminal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
@@ -3648,51 +3648,51 @@
         <w:t xml:space="preserve">Any paths having steps are clearly identified as non-wheelchair accessible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Depending on the location of our tours the answer may differ. Some tours will have no steps - others will have them. In the details of each tour we have tried to thoroughly describe the experience so that the guest will be aware if the tour is suitable to them. For the Cradle Mountain tour or the Mt Field National park tour for instance there is a lot more walking required and as we are in National Parks the path may not be as comfortable for some guests. We try to have a tour for everyone and do try to cater to as many people as we can. We are still continuing to implement things to make some tours more accessible.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Depending on the location of our tours the answer may differ. Some tours will have no steps - others will have them. In the details of each tour we have tried to thoroughly describe the experience so that the guest will be aware if the tour is suitable to them. For the Cradle Mountain tour or the Mt Field National park tour for instance there is a lot more walking required and as we are in National Parks the path may not be as comfortable for some guests. We try to have a tour for everyone and do try to cater to as many people as we can. We are still continuing to implement things to make some tours more accessible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Steps</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
@@ -3781,51 +3781,51 @@
         <w:t xml:space="preserve">Handrails extend 300mm beyond the top and bottom step</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Some tours will have no steps, in our smaller vehicle we do not have steps. Please reach out via email if you have an issue with steps and we will advise of which one of our tours is best suited. Email: david@eguide.com.au&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Some tours will have no steps, in our smaller vehicle we do not have steps. Please reach out via email if you have an issue with steps and we will advise of which one of our tours is best suited. Email: david@eguide.com.au</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
@@ -3974,51 +3974,51 @@
         <w:t xml:space="preserve">There is a registered changing places facility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">At all of our tour destinations there will be accessible toilets and change facilities meeting the required standards. We do not have toilets on the vehicles.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">At all of our tour destinations there will be accessible toilets and change facilities meeting the required standards. We do not have toilets on the vehicles.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">TOUR OPERATORS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -4830,51 +4830,51 @@
         <w:t xml:space="preserve">IMG_20240730_111241</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bonorong Wildlife Sanctuary,&amp;nbsp;Upper Burnie Lookout, Guide Falls,&amp;nbsp;Emu Valley Rhododendron Gardens,&amp;nbsp;Penguin, Anvers Chocolate Factory, The Truffledore, House of Hargreaves, Spreyton Cider, Hellyers Road Distillery, Cradle Mountain, George Woodhouse Lookout, Wings Wildlife Park, Upper Burnie Lookout, Richmond, Mount Wellington, Mt Field National Park&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Bonorong Wildlife Sanctuary,Upper Burnie Lookout, Guide Falls,Emu Valley Rhododendron Gardens,Penguin, Anvers Chocolate Factory, The Truffledore, House of Hargreaves, Spreyton Cider, Hellyers Road Distillery, Cradle Mountain, George Woodhouse Lookout, Wings Wildlife Park, Upper Burnie Lookout, Richmond, Mount Wellington, Mt Field National Park</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ATTRACTIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COMMON AREAS</w:t>
@@ -5247,52 +5247,163 @@
         <w:t xml:space="preserve">Halal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All restaurants visited during our tours are carefully selected and briefed to maintain high standards of food safety. Each establishment follows strict procedures to avoid cross-contamination of food productsFood Safe procedures to minimize the risk of cross-contamination, including:Adhering to nationally recognized food handling and hygiene guidelinesUsing separate preparation areas and utensils for allergen-specific meals when requiredTraining staff in safe food handling practices, including allergen awarenessCleaning and sanitizing surfaces and equipment between uses</w:t>
-      </w:r>
+        <w:t xml:space="preserve">All restaurants visited during our tours are carefully selected and briefed to maintain high standards of food safety. Each establishment follows strict procedures to avoid cross-contamination of food products</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Food Safe procedures to minimize the risk of cross-contamination, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Adhering to nationally recognized food handling and hygiene guidelines</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Using separate preparation areas and utensils for allergen-specific meals when required</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Training staff in safe food handling practices, including allergen awareness</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cleaning and sanitizing surfaces and equipment between uses</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Food and Beverage Image(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="2540000" cy="1905000"/>
             <wp:docPr id="11" name="Picture 11"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -9616,51 +9727,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="21EADD46"/>
+    <w:nsid w:val="4E2E6ADA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>