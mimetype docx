--- v1 (2026-10-21)
+++ v2 (2026-10-21)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-10-21 11:57</w:t>
+              <w:t xml:space="preserve">2026-10-21 16:04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -9727,51 +9727,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="4E2E6ADA"/>
+    <w:nsid w:val="43198C43"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>