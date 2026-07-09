--- v0 (2026-05-19)
+++ v1 (2026-07-09)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-20 07:37</w:t>
+              <w:t xml:space="preserve">2026-07-09 23:58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -9189,51 +9189,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="42D1A093"/>
+    <w:nsid w:val="35DB14FB"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>