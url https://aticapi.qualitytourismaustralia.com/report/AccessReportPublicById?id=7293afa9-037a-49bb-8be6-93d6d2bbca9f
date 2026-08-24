--- v1 (2026-07-09)
+++ v2 (2026-08-24)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-09 23:58</w:t>
+              <w:t xml:space="preserve">2026-08-25 02:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -9189,51 +9189,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="35DB14FB"/>
+    <w:nsid w:val="26AB2309"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>