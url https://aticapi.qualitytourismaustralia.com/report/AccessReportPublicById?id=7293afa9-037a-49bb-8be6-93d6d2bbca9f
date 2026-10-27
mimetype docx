--- v2 (2026-08-24)
+++ v3 (2026-10-27)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-25 02:20</w:t>
+              <w:t xml:space="preserve">2026-10-27 14:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3407,76 +3407,76 @@
         <w:t xml:space="preserve">A step free map/guide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We have priority check ins at each accommodation location. Our guide stays with guests with guests as required, and/or if required we would insist on the guest having a carer with them if necessary - that is, if the impairment for that person required this as per their daily life - we expect that this care continues whilst on tour with us.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We have priority check ins at each accommodation location. Our guide stays with guests with guests as required, and/or if required we would insist on the guest having a carer with them if necessary - that is, if the impairment for that person required this as per their daily life - we expect that this care continues whilst on tour with us.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We request on any booking for information in regards to medical requirements considering the remote naure of our tours, fitness and general impairments that the guests/carer/family need to disclose. Our terms and conditions state that it is their responsibility to answer these questions honestly for the health and safety of our guests. We reserve the right to cancel a tour wth no notice and no refund if this information is not disclosed at the time of booking - ie : it becomes apparent on tour that a person has a dissability or impairment that we cannot or do not know how to manage.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We request on any booking for information in regards to medical requirements considering the remote naure of our tours, fitness and general impairments that the guests/carer/family need to disclose. Our terms and conditions state that it is their responsibility to answer these questions honestly for the health and safety of our guests. We reserve the right to cancel a tour wth no notice and no refund if this information is not disclosed at the time of booking - ie : it becomes apparent on tour that a person has a dissability or impairment that we cannot or do not know how to manage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
@@ -3618,51 +3618,51 @@
         <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests are never left alone if they cannot be alone - Most of the questions &amp;nbsp;above are not relevant due to the fact that we have no facilities ourselves, and we manage our guests through assorted locations on tour, guiding them as required to their needs, through walkways, carparks, hotels and nature. We will assist arm in arm and ensure they feel secure at all times, in/out of the vehicle - throughout touring.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Guests are never left alone if they cannot be alone - Most of the questions above are not relevant due to the fact that we have no facilities ourselves, and we manage our guests through assorted locations on tour, guiding them as required to their needs, through walkways, carparks, hotels and nature. We will assist arm in arm and ensure they feel secure at all times, in/out of the vehicle - throughout touring.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
@@ -3721,51 +3721,51 @@
         <w:t xml:space="preserve">A written transcript where audio description is provided i.e. display commentary, tour commentary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We have a microphone system in the car and buses that we use, as well as a blue tooth hearing device that people can use if required. We have a simple printed version of our commentaries which are both used for guests and training if new staff were to join the business.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We have a microphone system in the car and buses that we use, as well as a blue tooth hearing device that people can use if required. We have a simple printed version of our commentaries which are both used for guests and training if new staff were to join the business.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">External Paths</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
@@ -3828,76 +3828,76 @@
         <w:t xml:space="preserve">There are some pathways specifically designed for wheelchairs - we have used them as required. Pathways that are not designed for wheelchairs are not utilised. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Whilst we assess the guest ans their abilities on a case by case basis, it would be very unlikey that we would run a tour with one person with any form of physical impairment with no assistance. Guests who are autistic or have some intellectual disability would be assessed prior to ensure that the experience would be right for them - with discussions with their carer's of family members, if they were to tour alone.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Whilst we assess the guest ans their abilities on a case by case basis, it would be very unlikey that we would run a tour with one person with any form of physical impairment with no assistance. Guests who are autistic or have some intellectual disability would be assessed prior to ensure that the experience would be right for them - with discussions with their carer's of family members, if they were to tour alone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The car has sidesteps, and we have a further step available for between the ground and the car. The extra step is orange. We are assisting with any guest with impairment at all times when entering and exiting the vehicle.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The car has sidesteps, and we have a further step available for between the ground and the car. The extra step is orange. We are assisting with any guest with impairment at all times when entering and exiting the vehicle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">We dont have our own premises. We will always assist where required, direct carers or partners to appropriate facilities, and assist where required to do so.</w:t>
@@ -4457,76 +4457,189 @@
         <w:t xml:space="preserve">Weight (kg) 45kg.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Crocodile Hotel&amp;nbsp; kakadutourism.comCooinda Resort &amp;nbsp;kakadutourism.comWildlands Wetland Cruises&amp;nbsp; wildlands.com.auSpectacular Jumping Crocs&amp;nbsp; jumpingcrocodile.com.auKakadu Air &amp;nbsp;kakaduair.com.auHideaway Litchfield hideawaylitchfield.com.auNitmiluk Tours &amp;nbsp;nitmiluktours.com.auKatherine Outback Experience &amp;nbsp;katherineoutbackexperience.com.auMuseum and Art Gallery of the NT &amp;nbsp;magnt.net.auDarwin Waterfront &amp;nbsp;darwinwaterfront.gov.nt.au</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Crocodile Hotel kakadutourism.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cooinda Resort kakadutourism.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wildlands Wetland Cruises wildlands.com.au</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Spectacular Jumping Crocs jumpingcrocodile.com.au</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kakadu Air kakaduair.com.au</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hideaway Litchfield hideawaylitchfield.com.au</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Nitmiluk Tours nitmiluktours.com.au</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Katherine Outback Experience katherineoutbackexperience.com.au</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Museum and Art Gallery of the NT magnt.net.au</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Darwin Waterfront darwinwaterfront.gov.nt.au</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We endeavour to assist all guests and go out of our way to ensure that regardless of disability, adversity, injury whether be physical, intellectual or cognitive to ensure the safety and confidence of security for all, with patience and non-judgement.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We endeavour to assist all guests and go out of our way to ensure that regardless of disability, adversity, injury whether be physical, intellectual or cognitive to ensure the safety and confidence of security for all, with patience and non-judgement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ACCOMMODATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -4667,51 +4780,51 @@
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Notification to National Parks is required - Requirements ensure that service animals and kept under control at all times.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Notification to National Parks is required - Requirements ensure that service animals and kept under control at all times.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A secure area with shade and water for service dogs is available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc0000000022"/>
       <w:r>
@@ -4940,51 +5053,51 @@
         <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">If our activity partners are accredited and able to provide activities for our disabled guests , we will offer this to them. We do not offer these activities our selves.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">If our activity partners are accredited and able to provide activities for our disabled guests , we will offer this to them. We do not offer these activities our selves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">n/a</w:t>
@@ -5024,51 +5137,51 @@
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">NTDG will assess and discuss your interests, requirements and liabilities and help you decide what is able to be achieved. NTDG reserve the right to cancel or deny certain activities if they exceed the scope of our duty of care.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">NTDG will assess and discuss your interests, requirements and liabilities and help you decide what is able to be achieved. NTDG reserve the right to cancel or deny certain activities if they exceed the scope of our duty of care.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -9189,51 +9302,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="26AB2309"/>
+    <w:nsid w:val="363DAC22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>