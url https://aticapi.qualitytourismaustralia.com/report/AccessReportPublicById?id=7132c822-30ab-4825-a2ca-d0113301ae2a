--- v0 (2026-06-23)
+++ v1 (2026-08-08)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-24 07:03</w:t>
+              <w:t xml:space="preserve">2026-08-08 16:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1994,51 +1994,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000018 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">13</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -2644,51 +2644,51 @@
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Service Animals Welcome Harman Wines welcomes certified service animals in all public areas, including the cellar door, dining spaces, outdoor areas, and events.  We offer: Full access for service animals; Water bowls on request Shaded outdoor rest areas; Staff trained to assist guests with service animals respectfully; Carers and service animals remain with guests during emergencies.</w:t>
+        <w:t xml:space="preserve">Service Animals are welcome. Harman Wines welcomes certified service animals in all public areas, including the cellar door, dining spaces, outdoor areas, and events.  We offer: Full access for service animals; Water bowls on request Shaded outdoor rest areas; Staff trained to assist guests with service animals respectfully; Carers and service animals remain with guests during emergencies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">GENERAL</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -4086,65 +4086,394 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">https://www.harmanwines.com.au/menu/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Food and Beverage Image(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="2540000" cy="1905000"/>
+            <wp:docPr id="2" name="Picture 2"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId3"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2540000" cy="1905000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bar area</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="1905000" cy="2540000"/>
+            <wp:docPr id="3" name="Picture 3"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1905000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Door to pergola </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="2540000" cy="1905000"/>
+            <wp:docPr id="4" name="Picture 4"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2540000" cy="1905000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Inside table layout</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="1905000" cy="2540000"/>
+            <wp:docPr id="5" name="Picture 5"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1905000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entrance door</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="2540000" cy="1905000"/>
+            <wp:docPr id="6" name="Picture 6"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2540000" cy="1905000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pergola table layout</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="2540000" cy="1905000"/>
+            <wp:docPr id="7" name="Picture 7"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2540000" cy="1905000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">https://www.harmanwines.com.au/menu/</w:t>
+        <w:t xml:space="preserve">Pergola tables layout</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -8265,51 +8594,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5A564266"/>
+    <w:nsid w:val="1FAD2CD5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
@@ -9925,51 +10254,51 @@
   <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:color w:val="2F5496"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>