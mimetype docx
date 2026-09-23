--- v1 (2026-08-08)
+++ v2 (2026-09-23)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-08 16:40</w:t>
+              <w:t xml:space="preserve">2026-09-24 09:53</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2824,76 +2824,76 @@
         <w:t xml:space="preserve">The accessible toilet does not need a keep to unlock</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We can tag / alert the kitchen / chefs to this issue if applicable &amp;nbsp;by making a note on their ticket to fast-track their order</w:t>
+        <w:t xml:space="preserve">We can tag / alert the kitchen / chefs to this issue if applicable by making a note on their ticket to fast-track their order</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">On the Booking App guests can let us know any accessible requirments so we are aware on arrival of this. &amp;nbsp;Accessibility information is available via our website too.&amp;nbsp;&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">On the Booking App guests can let us know any accessible requirments so we are aware on arrival of this. Accessibility information is available via our website too.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
@@ -4055,52 +4055,66 @@
         <w:t xml:space="preserve">Vegan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Any customer GF for example, the kitchen team wear gloves for preparing their orders. If pizza order they are cooked on a tray instead of on the oven base and are cut using new clean cutters. &amp;nbsp; A seperate fryer is used for any GF orders. &amp;nbsp;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Any customer GF for example, the kitchen team wear gloves for preparing their orders. If pizza order they are cooked on a tray instead of on the oven base and are cut using new clean cutters.  A seperate fryer is used for any GF orders. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
       </w:r>
@@ -8594,51 +8608,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="1FAD2CD5"/>
+    <w:nsid w:val="4019A6C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>