--- v0 (2026-06-08)
+++ v1 (2026-08-10)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-09 08:59</w:t>
+              <w:t xml:space="preserve">2026-08-10 19:21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -9749,51 +9749,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="35A38347"/>
+    <w:nsid w:val="5B203A64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>