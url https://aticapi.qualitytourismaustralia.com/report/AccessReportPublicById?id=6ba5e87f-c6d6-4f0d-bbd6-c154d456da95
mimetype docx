--- v1 (2026-08-10)
+++ v2 (2026-09-29)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-10 19:21</w:t>
+              <w:t xml:space="preserve">2026-09-30 00:32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3106,1744 +3106,1838 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...63 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
-[...40 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Due to the nature of our site and activities, guests who have a physical or neurological disability that impacts their mobility or ability to evacuate independently are typically accompanied by a support person. This ensures that appropriate assistance is available at all times, including in the event of an emergency.  While we do not currently require guests to formally declare accessibility needs, we encourage group organisers and individuals to notify us during the booking process if any members of their group may require additional support. Our staff are trained to provide inclusive, respectful service and will work with support persons as needed to ensure the safety and wellbeing of all guests.  As part of our ongoing commitment to accessibility and safety:  Support persons are welcomed and encouraged to participate in briefings and evacuation planning where relevant.  Our team reviews evacuation procedures with a focus on accessible routes and assistance needs.  Staff receive training to recognise when assistance may be required and respond appropriately.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Woodhouse staff do not typically provide personal care or lifting services but will assist with coordination and response as safely as possible. Of course if the need arose, guest would be transported in company vehicle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">www.woodhouse.org.au/accessibility</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
-[...34 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A lower counter at reception/ticket office</w:t>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have water access in all main areas and shaded rest areas all over the property. Staff are trained to understand legal rights of assistance animals, know not to pat, feed or distract the animal and are able to identify what constitutes a legitimate assistance animal. Accessible paths are also safe for animal paws and, for guests staying overnight, assistance animal is welcome to stay in accommodation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
+        <w:t xml:space="preserve">A lower counter at reception/ticket office</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Picture Board at reception to aid in communication</w:t>
+        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
+        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">Picture Board at reception to aid in communication</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Luggage assistance</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
+        <w:t xml:space="preserve">Luggage assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Priority Access (On Request): While not a formalised "priority pass" system, staff are empowered to offer early access or expedited check-in for guests who have advised of fatigue-related conditions. This can include allowing guests to move ahead in queues during busy times.Seating and Rest Areas:Benches and shaded rest areas are available across the site, particularly near activity zones and accommodation. Staff may direct guests to low-traffic areas for rest if they feel fatigued or overwhelmed.Support Person Inclusion:Guests with fatigue-related disabilities are welcome to attend with a support personwho may assist with carrying items, navigating the site, or managing rest periods.Advance Planning Support:The availability of virtual tours, detailed itineraries for school or group bookings, and open communication with staff allows guests to plan their day around rest breaks and energy levels.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
+        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
+        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Check out the virtual tour online (copy and paste in your browser) www.camps3d.com.au/aca/woodhouse - or feel free to arrange an in person scoping tour by phoning 08 8339 3333 or emailing info@woodhouse.org.au</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Self opening entry doors or fitted with a self closer</w:t>
+        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
+        <w:t xml:space="preserve">Self opening entry doors or fitted with a self closer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
+        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
+        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is written in a Sans Serif font and use upper and lower case letters</w:t>
+        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+        <w:t xml:space="preserve">Signage is written in a Sans Serif font and use upper and lower case letters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
+        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
+        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Check out the virtual tour online (copy and paste in your browser) www.camps3d.com.au/aca/woodhouse - or feel free to arrange an in person scoping tour by phoning 08 8339 3333 or emailing info@woodhouse.org.au</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
+        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Any protruding or overhanging obstructions are at least 2meters above the floor or are protected</w:t>
+        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tableware/glassware contrast with the table surface or table cloth</w:t>
+        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
+        <w:t xml:space="preserve">Any protruding or overhanging obstructions are at least 2meters above the floor or are protected</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
+        <w:t xml:space="preserve">Tableware/glassware contrast with the table surface or table cloth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Accessible facilities are clearly signed and visible from all areas</w:t>
+        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
+        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a quiet space for parents and children on the Autism Spectrum</w:t>
+        <w:t xml:space="preserve">Accessible facilities are clearly signed and visible from all areas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
+        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Even lighting</w:t>
+        <w:t xml:space="preserve">There is a quiet space for parents and children on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Check out the virtual tour online (copy and paste in your browser) www.camps3d.com.au/aca/woodhouse - or feel free to arrange an in person scoping tour by phoning 08 8339 3333 or emailing info@woodhouse.org.au</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public areas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">Even lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Top and bottom steps are easily distinguished through colour contrast or the use of TGSIs (Tactile Ground Surface Indicators)</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The 54 hectare property connects the activities and accommodation by a bittumanised road loop, which can be driven, ridden or walked (beware of potholes across the 11km road network). The terrain and the gradient of the pathways on Challenge Hill may not be suitable for wheelchairs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Check out the virtual tour online (copy and paste in your browser) www.camps3d.com.au/aca/woodhouse - or feel free to arrange an in person scoping tour by phoning 08 8339 3333 or emailing info@woodhouse.org.au</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+        <w:t xml:space="preserve">Top and bottom steps are easily distinguished through colour contrast or the use of TGSIs (Tactile Ground Surface Indicators)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails extend 300mm beyond the top and bottom step</w:t>
+        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
+        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
+        <w:t xml:space="preserve">Handrails extend 300mm beyond the top and bottom step</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rymill Centre and Hooper Bunkhouse can be accessed without using the stairs. The second floor of the Manor is not accessible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
+        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails are fitted</w:t>
+        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
+        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat of a contrasting colour to the floor</w:t>
+        <w:t xml:space="preserve">Handrails are fitted</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">The bedrooms  have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are accessible features in each of the three large group accommodation buildings. HOOPER BUNKHOUSE: 3 bunk rooms are accessible by wheelchair in Hooper Bunkhouse; RYMILL CENTRE: 1 bunk room is accessible and offers accessible ensuite bathroom; OLD WOODHOUSE MANOR: 2 rooms are accessible (queen in one, queen and king single in other). There are accommodation  rooms available to guests who use a wheelchair</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="24"/>
+        <w:t xml:space="preserve">The toilet seat of a contrasting colour to the floor</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">A buddy system is used, pairing the guest with a support person or designated group leader who can provide visual cues and guidance during an evacuation.Accurate guest lists are maintained for each accommodation area, allowing staff to quickly identify the presence and needs of individuals who may require additional support.Due to the nature of our group-based accommodation, persons with disabilities (PWD) are never accommodated alone - ensuring that any guest with a hearing impairment has someone nearby to assist with alerts and instructions, particularly in overnight situations.Staff are trained to communicate using clear visual signals and to check rooms directly where hearing-impaired guests may not respond to audible alarms.</w:t>
+        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ACCOMMODATION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bedrooms</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The bedrooms  have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is contrast between the walls, skirtings, floor and furniture</w:t>
-      </w:r>
+        <w:t xml:space="preserve">There are accessible features in each of the three large group accommodation buildings. HOOPER BUNKHOUSE: 3 bunk rooms are accessible by wheelchair in Hooper Bunkhouse; RYMILL CENTRE: 1 bunk room is accessible and offers accessible ensuite bathroom; OLD WOODHOUSE MANOR: 2 rooms are accessible (queen in one, queen and king single in other). There are accommodation  rooms available to guests who use a wheelchair</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Room Amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a clear path through the room</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A buddy system is used, pairing the guest with a support person or designated group leader who can provide visual cues and guidance during an evacuation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Accurate guest lists are maintained for each accommodation area, allowing staff to quickly identify the presence and needs of individuals who may require additional support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Due to the nature of our group-based accommodation, persons with disabilities (PWD) are never accommodated alone - ensuring that any guest with a hearing impairment has someone nearby to assist with alerts and instructions, particularly in overnight situations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Staff are trained to communicate using clear visual signals and to check rooms directly where hearing-impaired guests may not respond to audible alarms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Housekeeping procedures instruct staff not to reposition furniture that has been moved</w:t>
+        <w:t xml:space="preserve">There is contrast between the walls, skirtings, floor and furniture</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Openings are a minimum of 800mm wide</w:t>
+        <w:t xml:space="preserve">There is a clear path through the room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is at least 850mm clear space beside the bed</w:t>
+        <w:t xml:space="preserve">Housekeeping procedures instruct staff not to reposition furniture that has been moved</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is at least 130mm clearance under the bed</w:t>
+        <w:t xml:space="preserve">Openings are a minimum of 800mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business offers a range of non-allergenic bedding</w:t>
+        <w:t xml:space="preserve">There is at least 850mm clear space beside the bed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Non-allergenic cleaning products are used</w:t>
+        <w:t xml:space="preserve">There is at least 130mm clearance under the bed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">The business offers a range of non-allergenic bedding</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Non-allergenic cleaning products are used</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Check out the virtual tour online (copy and paste in your browser) www.camps3d.com.au/aca/woodhouse - or feel free to arrange an in person scoping tour by phoning 08 8339 3333 or emailing info@woodhouse.org.au&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Check out the virtual tour online (copy and paste in your browser) www.camps3d.com.au/aca/woodhouse - or feel free to arrange an in person scoping tour by phoning 08 8339 3333 or emailing info@woodhouse.org.au</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bathrooms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
@@ -5154,51 +5248,51 @@
         <w:t xml:space="preserve">SEEONEE accessible bathroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Check out the virtual tour online (copy and paste in your browser) www.camps3d.com.au/aca/woodhouse - or feel free to arrange an in person scoping tour by phoning 08 8339 3333 or emailing info@woodhouse.org.au&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Check out the virtual tour online (copy and paste in your browser) www.camps3d.com.au/aca/woodhouse - or feel free to arrange an in person scoping tour by phoning 08 8339 3333 or emailing info@woodhouse.org.au</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc0000000022"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ATTRACTIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -5247,51 +5341,51 @@
         <w:t xml:space="preserve">https://www.woodhouse.org.au/assets/pdf/Woodhouse-Adventure-Park-Map.pdf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tube Slide: Wheelchair-accessible pathway to the top of the slope. Support persons can assist at the slide platform.Disc Golf, Orienteering and Photo Hunts:&amp;nbsp;Self-paced and flexible, with some flat, grassy terrain suitable for mobility devices.The Labyrinth: Accessible through external entry from top and bottom level and may be suitable for some wheelchair users subject to weatherWalking Trails: Vary in gradient and surface. Some areas are suitable for guests using walking aids or accompanied by a support person.Check out the virtual tour online (copy and paste in your browser) www.camps3d.com.au/aca/woodhouse to assess if these activities will be suitable for you</w:t>
+        <w:t xml:space="preserve">Tube Slide: Wheelchair-accessible pathway to the top of the slope. Support persons can assist at the slide platform.Disc Golf, Orienteering and Photo Hunts:Self-paced and flexible, with some flat, grassy terrain suitable for mobility devices.The Labyrinth: Accessible through external entry from top and bottom level and may be suitable for some wheelchair users subject to weatherWalking Trails: Vary in gradient and surface. Some areas are suitable for guests using walking aids or accompanied by a support person.Check out the virtual tour online (copy and paste in your browser) www.camps3d.com.au/aca/woodhouse to assess if these activities will be suitable for you</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc0000000024"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COMMON AREAS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -5572,63 +5666,81 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Many activities are accessible, without modification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Many activities are accessible, without modification.Tube Slide: Wheelchair-accessible pathway to the top of the slope. Support persons can assist at the slide platform.Disc Golf, Orienteering and Photo Hunts:&amp;nbsp;Self-paced and flexible, with some flat, grassy terrain suitable for mobility devices.The Labyrinth: Accessible through external entry from top and bottom level and may be suitable for some wheelchair users subject to weatherWalking Trails: Vary in gradient and surface. Some areas are suitable for guests using walking aids or accompanied by a support person.Check out the virtual tour online (copy and paste in your browser) www.camps3d.com.au/aca/woodhouse to assess if these activities will be suitable for you&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Tube Slide: Wheelchair-accessible pathway to the top of the slope. Support persons can assist at the slide platform.Disc Golf, Orienteering and Photo Hunts:Self-paced and flexible, with some flat, grassy terrain suitable for mobility devices.The Labyrinth: Accessible through external entry from top and bottom level and may be suitable for some wheelchair users subject to weatherWalking Trails: Vary in gradient and surface. Some areas are suitable for guests using walking aids or accompanied by a support person.Check out the virtual tour online (copy and paste in your browser) www.camps3d.com.au/aca/woodhouse to assess if these activities will be suitable for you</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -9749,51 +9861,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5B203A64"/>
+    <w:nsid w:val="3AA0BD6F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>