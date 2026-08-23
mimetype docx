--- v0 (2026-06-25)
+++ v1 (2026-08-23)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-25 11:38</w:t>
+              <w:t xml:space="preserve">2026-08-24 09:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8608,51 +8608,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="4FEE56E9"/>
+    <w:nsid w:val="703111C9"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>