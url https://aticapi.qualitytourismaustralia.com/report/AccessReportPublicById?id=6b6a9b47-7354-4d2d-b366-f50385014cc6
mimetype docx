--- v1 (2026-08-23)
+++ v2 (2026-10-23)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-24 09:20</w:t>
+              <w:t xml:space="preserve">2026-10-23 16:45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2947,82 +2947,90 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...9 lines deleted...]
-        <w:pBdr/>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Through the booking process and verbally on pick up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...9 lines deleted...]
-        <w:pBdr/>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">to get them out of a situation as safely and quickly as possible under the instruction of the tour guide and notify relevent authories if needed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3905,52 +3913,154 @@
         <w:t xml:space="preserve">Messenger_creation_6E611B44-00BF-4D88-87BD-F19CF711546B</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cygnet Bay Pearl FarmSpinifix Hotel, DerbyFitzroy River LodgeAPT lodgesBungle Bungles Savannah LodgeMt Elizabeth StationEllenbrae StationEl Questro / Emma GorgeKununurra</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Cygnet Bay Pearl Farm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Spinifix Hotel, Derby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Fitzroy River Lodge</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">APT lodges</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bungle Bungles Savannah Lodge</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mt Elizabeth Station</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ellenbrae Station</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">El Questro / Emma Gorge</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kununurra</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ACCOMMODATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8608,51 +8718,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="703111C9"/>
+    <w:nsid w:val="7DAD0A98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>