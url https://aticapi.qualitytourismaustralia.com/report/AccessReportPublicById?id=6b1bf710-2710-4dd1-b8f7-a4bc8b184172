--- v0 (2026-07-29)
+++ v1 (2026-09-20)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-29 23:51</w:t>
+              <w:t xml:space="preserve">2026-09-21 00:07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1868,51 +1868,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000016 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">12</w:t>
+            <w:t xml:space="preserve">13</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -2290,82 +2290,90 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Passengers either sit next to a door or on an open-air boat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...9 lines deleted...]
-        <w:pBdr/>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guests are prompted to detail any mobility limiting issues at time of booking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...9 lines deleted...]
-        <w:pBdr/>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guest mobility is assessed when meeting. Priority is given to those who need assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
@@ -3531,52 +3539,135 @@
         <w:t xml:space="preserve">4WD side step to seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The Hoochery https://www.hoochery.com.au/Blak Tappas https://blaktapas.com.au/Ivanhoe Cafe https://www.ivanhoecafe.com.au/Spilled the Beans cafe &amp;nbsp;https://www.facebook.com/spilledthebeanskimberleylandKimberley Ornamental Stonecraft https://www.kimberleyornamentalstonecraft.com.au/Emma Gorge/El Questro Station https://elquestro.com.au/</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The Hoochery https://www.hoochery.com.au/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Blak Tappas https://blaktapas.com.au/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ivanhoe Cafe https://www.ivanhoecafe.com.au/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Spilled the Beans cafe https://www.facebook.com/spilledthebeanskimberleyland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kimberley Ornamental Stonecraft https://www.kimberleyornamentalstonecraft.com.au/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Emma Gorge/El Questro Station https://elquestro.com.au/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
@@ -7730,51 +7821,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="047D0E1D"/>
+    <w:nsid w:val="0D0DC840"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>