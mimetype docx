--- v0 (2026-06-15)
+++ v1 (2026-08-17)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-15 21:57</w:t>
+              <w:t xml:space="preserve">2026-08-17 12:59</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7414,51 +7414,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="09CD6ED5"/>
+    <w:nsid w:val="0B1C3D90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>