--- v1 (2026-08-17)
+++ v2 (2026-10-17)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-17 12:59</w:t>
+              <w:t xml:space="preserve">2026-10-18 09:50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2413,887 +2413,895 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...63 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We ask at time of booking if anyone has any special requirements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Staff are expected to assist any passengers requiring additional assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
-[...71 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
+        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Allowed to accompany tour passengers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating available at reception</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A lower counter at reception/ticket office</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+        <w:t xml:space="preserve">A lower counter at reception/ticket office</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating and complimentary water available at all venues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Every venue we visit on tour is different. &amp;nbsp;Please advise if you have mobility issues, and we will select venues with the most appropriate access.</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Every venue we visit on tour is different. Please advise if you have mobility issues, and we will select venues with the most appropriate access.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
+        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Buses/Coaches</w:t>
+        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">0 vehicles have wheelchair lifts or ramps</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are 2-3 steps into each vehicle. All have handrails, however they are quite high steps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tour/Transport Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">0 vehicles have low floors with ramped entry</w:t>
-[...44 lines deleted...]
-      <w:bookmarkEnd w:id="18"/>
+        <w:t xml:space="preserve">Buses/Coaches</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Route Planning</w:t>
+        <w:t xml:space="preserve">0 vehicles have wheelchair lifts or ramps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">0 vehicles have low floors with ramped entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The maximum wheelchair capacity available in the fleet is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">0</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lunch stop venues are accessible</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Use of clear/simple English</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Again, every venue we visit is different. If you have mobility issues, please advise us, and we can ensure we take you to the most appropriate venues to accommodate your needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Lunch stop venues are accessible</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a audio description of surroundings</w:t>
+        <w:t xml:space="preserve">Use of clear/simple English</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is a audio description of surroundings</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We do not have a set route, or set venues that we visit. &amp;nbsp;If you have mobility issues, please advise us, and we can ensure we take you to the most appropriate venues to accommodate your needs.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We do not have a set route, or set venues that we visit. If you have mobility issues, please advise us, and we can ensure we take you to the most appropriate venues to accommodate your needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">If you have mobility issues, please advise us, and we can ensure we take you to the most appropriate venues to accommodate your needs.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">If you have mobility issues, please advise us, and we can ensure we take you to the most appropriate venues to accommodate your needs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -7414,51 +7422,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="0B1C3D90"/>
+    <w:nsid w:val="1495A4B7"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>