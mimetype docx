--- v0 (2026-05-15)
+++ v1 (2026-07-08)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-16 08:51</w:t>
+              <w:t xml:space="preserve">2026-07-09 05:03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8381,51 +8381,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="750476DD"/>
+    <w:nsid w:val="3199BBF5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>