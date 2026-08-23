--- v1 (2026-07-08)
+++ v2 (2026-08-23)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-09 05:03</w:t>
+              <w:t xml:space="preserve">2026-08-24 09:02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8381,51 +8381,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="3199BBF5"/>
+    <w:nsid w:val="7BE5E411"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>