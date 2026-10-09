--- v2 (2026-08-23)
+++ v3 (2026-10-09)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-24 09:02</w:t>
+              <w:t xml:space="preserve">2026-10-10 09:41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2479,427 +2479,435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">We ensure exit access is free and clear at all times by: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It is the main entry way into the cabins. The driveway is checked daily for tree falls. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have an engaged onboarding process and provide as much possible information prior to booking through our accessibilty guide and easy to contact infomation</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">https://www.kangarooridge.com.au/accessibility/</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">NA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
+        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Not specified</w:t>
+        <w:t xml:space="preserve">https://www.kangarooridge.com.au/accessibility/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...40 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Service animals are welcome. </w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
-      </w:r>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have a regional guide for each guest made specifically for their mobile device. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Service animals are welcome. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Keys are available for each guest</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Luggage assistance</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Keys are available for each guest</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luggage assistance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Contactless check in means they are able to arrive and check in immediately.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Contactless check in means they are able to arrive and check in immediately.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
@@ -3848,51 +3856,51 @@
         <w:t xml:space="preserve">IMG_7117.JPG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Please refer to our accessibility guide.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Please refer to our accessibility guide.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COMMON AREAS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FOOD AND DRINK</w:t>
@@ -4216,51 +4224,51 @@
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">we provide dinner packs, these are put together according to dietary requirments and are sealed as per the suppliers packaging.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">we provide dinner packs, these are put together according to dietary requirments and are sealed as per the suppliers packaging.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -8381,51 +8389,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="7BE5E411"/>
+    <w:nsid w:val="1A8A7EBF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>