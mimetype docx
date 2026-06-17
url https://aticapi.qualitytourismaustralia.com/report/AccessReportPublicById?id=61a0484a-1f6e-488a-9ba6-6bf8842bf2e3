--- v0 (2026-06-17)
+++ v1 (2026-06-17)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-18 05:57</w:t>
+              <w:t xml:space="preserve">2026-06-18 07:04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8791,51 +8791,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="2FCB8DF8"/>
+    <w:nsid w:val="5B6A9FEF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>