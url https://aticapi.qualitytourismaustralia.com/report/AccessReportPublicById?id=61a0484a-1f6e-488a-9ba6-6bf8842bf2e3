--- v1 (2026-06-17)
+++ v2 (2026-08-19)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-18 07:04</w:t>
+              <w:t xml:space="preserve">2026-08-19 22:15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8791,51 +8791,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5B6A9FEF"/>
+    <w:nsid w:val="20983201"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>