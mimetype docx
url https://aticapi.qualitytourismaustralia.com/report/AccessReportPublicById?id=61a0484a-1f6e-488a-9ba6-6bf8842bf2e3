--- v2 (2026-08-19)
+++ v3 (2026-10-21)
@@ -545,51 +545,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">David Thomas</w:t>
+              <w:t xml:space="preserve">Tolga  Topcuoglu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="60" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-19 22:15</w:t>
+              <w:t xml:space="preserve">2026-10-21 16:03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2824,903 +2824,896 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits including stairwells, have bright edges used on the steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">By leveraging the system requirements and data sharing between the building team and reception staff.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Records kept of all apartments requiring assistance. These are then provided to the emergeny services attending. The guest is contacted prior to the arrival of emergency services to ensure they know assistance is on the way.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
-[...33 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Not specified</w:t>
-      </w:r>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
-      </w:r>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating available at reception</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
+        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Keys are available for each guest</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Luggage assistance</w:t>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve">Keys are available for each guest</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">Luggage assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre check-in options and plenty of relaxed seating areas for waiting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">An intercom system is available at the entrance of car park</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
+        <w:t xml:space="preserve">An intercom system is available at the entrance of car park</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Self opening entry doors or fitted with a self closer</w:t>
+        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
+        <w:t xml:space="preserve">Self opening entry doors or fitted with a self closer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
+        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is written in a Sans Serif font and use upper and lower case letters</w:t>
+        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
+        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entry door has self opening or a light opening pressure (for manual operations)</w:t>
+        <w:t xml:space="preserve">Signage is written in a Sans Serif font and use upper and lower case letters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+        <w:t xml:space="preserve">The entry door has self opening or a light opening pressure (for manual operations)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Premises has lifts</w:t>
+        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lift location: B1 Lobby (6x Lifts with same specs). Has visual floor indicator</w:t>
+        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lifts</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Premises has lifts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Internal Spaces</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
@@ -8791,51 +8784,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="20983201"/>
+    <w:nsid w:val="788A57DF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>