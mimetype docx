--- v0 (2026-08-15)
+++ v1 (2026-10-17)
@@ -725,51 +725,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">www.dimboolaimaginarium.com</w:t>
+              <w:t xml:space="preserve">https://dimboolaimaginarium.com/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="379" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-15 19:19</w:t>
+              <w:t xml:space="preserve">2026-10-17 11:35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2812,373 +2812,381 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...63 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We take note of them when they arrive.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We attend to them first.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">If we have a special request, we will offer bowls, bedding and a toilet area for the service animal.</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
-      </w:r>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Keys are available for each guest</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If we have a special request, we will offer bowls, bedding and a toilet area for the service animal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Luggage assistance</w:t>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">There are no long wait times, as we only take one exclusive booking at a time. The service is personalised and private.</w:t>
+        <w:t xml:space="preserve">Keys are available for each guest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Luggage assistance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We only take one accommodation booking at a time, so we do not mix strangers. You pay for the rooms you require.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">There are no long wait times, as we only take one exclusive booking at a time. The service is personalised and private.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We only take one accommodation booking at a time, so we do not mix strangers. You pay for the rooms you require.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
@@ -8944,51 +8952,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="59BC5C94"/>
+    <w:nsid w:val="700A3857"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>