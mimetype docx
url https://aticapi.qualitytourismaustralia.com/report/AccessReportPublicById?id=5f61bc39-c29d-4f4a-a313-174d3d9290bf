--- v0 (2026-06-20)
+++ v1 (2026-08-21)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-21 06:03</w:t>
+              <w:t xml:space="preserve">2026-08-22 04:17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -9575,51 +9575,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="25518105"/>
+    <w:nsid w:val="0044F17D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>