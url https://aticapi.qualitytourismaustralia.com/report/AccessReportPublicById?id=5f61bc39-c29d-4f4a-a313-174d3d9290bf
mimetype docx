--- v1 (2026-08-21)
+++ v2 (2026-10-22)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-22 04:17</w:t>
+              <w:t xml:space="preserve">2026-10-23 01:15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3988,51 +3988,62 @@
         <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We have 2 wide steps into our reception office and shop. The ablutions are one step.Sunset hill is a rocky path where climbing over rocks is required.</w:t>
+        <w:t xml:space="preserve">We have 2 wide steps into our reception office and shop. The ablutions are one step.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sunset hill is a rocky path where climbing over rocks is required.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">TOUR OPERATORS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -4506,52 +4517,66 @@
         <w:t xml:space="preserve">Echidna Chasm Walk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Purnululu Visitor Center&amp;nbsp; &amp;nbsp;https://exploreparks.dbca.wa.gov.au/site/purnululu-visitor-centre</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Purnululu Visitor Center https://exploreparks.dbca.wa.gov.au/site/purnululu-visitor-centre</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ACCOMMODATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5206,51 +5231,73 @@
         <w:t xml:space="preserve">Vegan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We cover a lot of dietary requirements.Our dinners are a BBQ buffet incorperating local produce of beef Barra and snags, with three seasonal salads that change daily.Our tours offer sandwiches, packed drink, chips, variety of snacks packed individually. Dietary requirements are covered through guests' communication apon booking and added to notes on all activities&amp;nbsp; which is handed to management to discuss suitable options.</w:t>
+        <w:t xml:space="preserve">We cover a lot of dietary requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our dinners are a BBQ buffet incorperating local produce of beef Barra and snags, with three seasonal salads that change daily.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our tours offer sandwiches, packed drink, chips, variety of snacks packed individually. Dietary requirements are covered through guests' communication apon booking and added to notes on all activities which is handed to management to discuss suitable options.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Food and Beverage Image(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="2540000" cy="1143000"/>
             <wp:docPr id="5" name="Picture 5"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5398,63 +5445,74 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bufffet service</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our BBQ Buffet happens in the Bull ring, and open air setting with view of the Chef's cooking on the BBQ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our BBQ Buffet happens in the Bull ring, and open air setting with view of the Chef's cooking on the BBQ.Dinner is booked through reception or online only.</w:t>
+        <w:t xml:space="preserve">Dinner is booked through reception or online only.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -9575,51 +9633,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="0044F17D"/>
+    <w:nsid w:val="2DD3DA3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>