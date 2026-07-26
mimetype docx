--- v0 (2026-05-30)
+++ v1 (2026-07-26)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-30 20:07</w:t>
+              <w:t xml:space="preserve">2026-07-27 01:35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -10257,51 +10257,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="24FC8615"/>
+    <w:nsid w:val="5315C18F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>