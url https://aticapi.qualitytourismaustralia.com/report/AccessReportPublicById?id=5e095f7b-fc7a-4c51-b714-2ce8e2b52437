--- v1 (2026-07-26)
+++ v2 (2026-10-24)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-27 01:35</w:t>
+              <w:t xml:space="preserve">2026-10-24 19:29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3531,51 +3531,51 @@
         <w:t xml:space="preserve">Luggage assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Express checkin and large seated reception area&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Express checkin and large seated reception area</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Express check in emails prior prior to checkin</w:t>
@@ -3774,51 +3774,51 @@
         <w:t xml:space="preserve">Verbal communication and employee knowledge </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">NA&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">NA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Entry</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
@@ -3997,108 +3997,93 @@
         <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are no obstructions at either main entrance to the ibis Adelaide&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">There are no obstructions at either main entrance to the ibis Adelaide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lifts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Premises has lifts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
-[...13 lines deleted...]
-      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Internal Spaces</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
@@ -4366,51 +4351,51 @@
         <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A number of seating areas are provided in the lobby area of the hotel&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">A number of seating areas are provided in the lobby area of the hotel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">External Paths</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
@@ -4764,51 +4749,51 @@
         <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">NA&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">NA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ACCOMMODATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -5267,51 +5252,51 @@
         <w:t xml:space="preserve">Non-allergenic cleaning products are used</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Accor approved products provided in all accommodation rooms&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Accor approved products provided in all accommodation rooms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc0000000022"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bathrooms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
@@ -5554,51 +5539,51 @@
         <w:t xml:space="preserve">ibis Adelaide Special Access Bathroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hotel has accessible rooms purpose build for wheelchair access&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Hotel has accessible rooms purpose build for wheelchair access</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc0000000023"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COMMON AREAS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc0000000024"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FOOD AND DRINK</w:t>
@@ -10257,51 +10242,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5315C18F"/>
+    <w:nsid w:val="03310407"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>