--- v0 (2026-08-24)
+++ v1 (2026-10-23)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-25 06:09</w:t>
+              <w:t xml:space="preserve">2026-10-23 20:50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3214,1307 +3214,1315 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Identified at check-in. Tours are guided.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">https://www.central-deborah.com/visit/facilities-and-accessibility &amp; https://www.bendigotramways.com/about/accessibility</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tour Guides assist guests in an evacuation. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
+        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Not specified</w:t>
+        <w:t xml:space="preserve">https://www.central-deborah.com/visit/facilities-and-accessibility &amp; https://www.bendigotramways.com/about/accessibility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business accepts the companion card</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
-[...34 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A "social script" guide to your premises or attraction describing the sights, sounds and smells to aid parents/carers prepare visitors in advance</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We prioritise guests with a disability at check-in and show them areas where they can rest during their stay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
+        <w:t xml:space="preserve">A "social script" guide to your premises or attraction describing the sights, sounds and smells to aid parents/carers prepare visitors in advance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Self opening entry doors or fitted with a self closer</w:t>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
+        <w:t xml:space="preserve">Self opening entry doors or fitted with a self closer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
+        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
+        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
+        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tour Guides take guests underground using a personnel and materials hoist. The hoist cannot be accessed by the general public and can only be operated by one of our qualified Tour Guides with a High-Risk Work license. The hoist is wheelchair accessible, but can be loud for people with sensory overwhelm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
+        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Any protruding or overhanging obstructions are at least 2meters above the floor or are protected</w:t>
+        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Menus are available in large print or Braille</w:t>
+        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
+        <w:t xml:space="preserve">Any protruding or overhanging obstructions are at least 2meters above the floor or are protected</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
+        <w:t xml:space="preserve">Menus are available in large print or Braille</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
+        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a quiet space for parents and children on the Autism Spectrum</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
+        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Display units, Televisions, Video displays etc. are  open captioned</w:t>
+        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Even lighting</w:t>
+        <w:t xml:space="preserve">There is a quiet space for parents and children on the Autism Spectrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public areas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+        <w:t xml:space="preserve">Display units, Televisions, Video displays etc. are  open captioned</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
+        <w:t xml:space="preserve">Even lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A written transcript where audio description is provided i.e. display commentary, tour commentary</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
+        <w:t xml:space="preserve">A written transcript where audio description is provided i.e. display commentary, tour commentary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are locations underground where guests can sit, but not all areas have seating.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails extend 300mm beyond the top and bottom step</w:t>
+        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Handrails extend 300mm beyond the top and bottom step</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a set of four steps as part of one of our heritage buildings. &amp;nbsp;</w:t>
+        <w:t xml:space="preserve">There is a set of four steps as part of one of our heritage buildings. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ramps</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
@@ -9544,51 +9552,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="306396EE"/>
+    <w:nsid w:val="7576060C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>