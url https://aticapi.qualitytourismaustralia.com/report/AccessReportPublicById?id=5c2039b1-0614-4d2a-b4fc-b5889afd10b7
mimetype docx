--- v0 (2026-06-07)
+++ v1 (2026-08-24)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-08 05:35</w:t>
+              <w:t xml:space="preserve">2026-08-24 18:19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -9454,51 +9454,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="404828BE"/>
+    <w:nsid w:val="0B326F1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>