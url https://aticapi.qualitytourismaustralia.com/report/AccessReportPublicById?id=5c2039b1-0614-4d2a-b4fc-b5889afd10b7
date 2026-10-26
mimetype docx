--- v1 (2026-08-24)
+++ v2 (2026-10-26)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-24 18:19</w:t>
+              <w:t xml:space="preserve">2026-10-26 20:35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2716,762 +2716,770 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...63 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">While we do not formally request guests to disclose accessibility needs, our emergency procedures are designed to ensure that all guests are supported. In the event of an emergency, King Parrot staff move systematically through every cottage and communal areas to confirm that all guests have evacuated safely.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If a guest requires assistance, staff are able to provide direct support, and we have a CFMoto buggy available to transport guests quickly and safely to the designated evacuation point. In many cases, guests with accessibility needs will also be travelling with family or companions who can provide additional support</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">es, we offer communication via email, phone, or in person to suit guest preferences</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Service animals are permitted across all accommodation types, communal areas, and walking tracks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating available at reception</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">King Parrot does have a reception, however we also offer guests self check in.  There are no forms to complete upon arrival. </w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">King Parrot does have a reception, however we also offer guests self check in.  There are no forms to complete upon arrival. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Luggage assistance</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">We have a keyless self check in option.</w:t>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:t xml:space="preserve">Luggage assistance</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have a keyless self check in option.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our property is set on hilly bushland, so we encourage guests to contact us directly with any questions regarding accessibility. Staff live onsite and are available to assist, including with transport via our CFMoto buggy if required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
+        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tableware/glassware contrast with the table surface or table cloth</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have an Access and Inclusion Statement on our website which outlines our commitment to supporting all guests. In short, our team is here to help — whether you need assistance getting around the property, setting up special equipment, or accessing services. We encourage guests to let us know their needs at the time of booking so we can be ready to assist. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tableware/glassware contrast with the table surface or table cloth</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The terrain at King Parrot Cottages is naturally hilly, with gravel pathways throughout the property. &amp;nbsp;Mannagum Cottage itself and access to, is step-free, however access around the property involves navigating these sloping gravel paths. </w:t>
+        <w:t xml:space="preserve">The terrain at King Parrot Cottages is naturally hilly, with gravel pathways throughout the property. Mannagum Cottage itself and access to, is step-free, however access around the property involves navigating these sloping gravel paths. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mannagum Cottage itself is step-free, however access to the Games Room does include two steps. </w:t>
@@ -9454,51 +9462,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="0B326F1E"/>
+    <w:nsid w:val="55570D2D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>