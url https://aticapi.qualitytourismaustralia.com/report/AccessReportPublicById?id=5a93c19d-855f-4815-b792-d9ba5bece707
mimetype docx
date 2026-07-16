--- v0 (2026-05-22)
+++ v1 (2026-07-16)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-23 09:42</w:t>
+              <w:t xml:space="preserve">2026-07-17 02:07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8220,51 +8220,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="02E4F45F"/>
+    <w:nsid w:val="7E0F120F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>