--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-17 02:07</w:t>
+              <w:t xml:space="preserve">2026-08-31 05:37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2524,82 +2524,90 @@
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc0000000004"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency Management</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits and access to exists are greater than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...9 lines deleted...]
-        <w:pBdr/>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The volunteers at the gates will identify guests who will need additional assistance. They will be registered and allocated a volunteer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...9 lines deleted...]
-        <w:pBdr/>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Registered guests with assistance needs will have dedicated volunteers to assist them in the rescue. This information will also be shared with the emergency workers and police.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -8220,51 +8228,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="7E0F120F"/>
+    <w:nsid w:val="3DBB746A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>