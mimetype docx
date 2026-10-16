--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-31 05:37</w:t>
+              <w:t xml:space="preserve">2026-10-17 09:27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2888,51 +2888,51 @@
         <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Since the main event is a street party in the town centre, there are limited parking options near the road closures. There are two drop-off zones on Lloyd Street. When we can recruit more volunteers, we will be able to create dedicated spaces for people with disabilities.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Since the main event is a street party in the town centre, there are limited parking options near the road closures. There are two drop-off zones on Lloyd Street. When we can recruit more volunteers, we will be able to create dedicated spaces for people with disabilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
@@ -2976,51 +2976,51 @@
         <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We have open-air entertainment with no formal seating options.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We have open-air entertainment with no formal seating options.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">External Paths</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
@@ -3703,51 +3703,51 @@
         <w:t xml:space="preserve">Vegan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Since it's a street party, our food stall holders are responsible for accommodating various dietary requirements. We aim to cater to as many as possible, but this can sometimes be challenging at regional events.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Since it's a street party, our food stall holders are responsible for accommodating various dietary requirements. We aim to cater to as many as possible, but this can sometimes be challenging at regional events.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Since the main event is a street party, there won't be doors, a table layout, servery, bar, etc.</w:t>
@@ -8228,51 +8228,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="3DBB746A"/>
+    <w:nsid w:val="0682D813"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>