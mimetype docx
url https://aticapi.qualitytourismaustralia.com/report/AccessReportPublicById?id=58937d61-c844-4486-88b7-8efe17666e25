--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-08 23:24</w:t>
+              <w:t xml:space="preserve">2026-06-23 04:11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8723,51 +8723,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="2D9C3CA0"/>
+    <w:nsid w:val="0A6CEA48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>