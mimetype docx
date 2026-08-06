--- v1 (2026-06-22)
+++ v2 (2026-08-06)
@@ -545,51 +545,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Melissa .West</w:t>
+              <w:t xml:space="preserve">Melissa West</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="60" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-23 04:11</w:t>
+              <w:t xml:space="preserve">2026-08-07 05:39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8723,51 +8723,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="0A6CEA48"/>
+    <w:nsid w:val="76144486"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>