--- v2 (2026-08-06)
+++ v3 (2026-09-20)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-07 05:39</w:t>
+              <w:t xml:space="preserve">2026-09-21 07:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2998,1611 +2998,1619 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">We have identitifed storage areas that keep clutter from the main doors. Support staff have to-do lists to make sure everything's packed away so it doesn't accumulate near exits. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...63 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
-[...40 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We offer small group (up to 10) experiences only so have an intimate understanding of each guest. We ask, in the booking process, about medical needs and disability.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">as above</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
-[...34 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guests to contact us beforehand to make sure we are organised to provide everything the particular service animals needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">750mm</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We only run small group tours of up to 10 guests so there aren't every any queues. There can be wait times while hiking, but people aren't ever rushed and can rest when they need to as we always have a guide at the front of the group and at the back.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Our experience takes place in a bushland setting and a remote headland so it is a quiet experience.</w:t>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
-[...68 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The width of the smallest corridor is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">750mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our experience takes place in a bushland setting and a remote headland so it is a quiet experience.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The width of the smallest pathway is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">600mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Buses/Coaches</w:t>
+        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">none vehicles have wheelchair lifts or ramps</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tour/Transport Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">none vehicles have low floors with ramped entry</w:t>
-[...44 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
+        <w:t xml:space="preserve">Buses/Coaches</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Route Planning</w:t>
+        <w:t xml:space="preserve">none vehicles have wheelchair lifts or ramps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">none vehicles have low floors with ramped entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The maximum wheelchair capacity available in the fleet is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">none</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Overnight Stops</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">0</w:t>
+        <w:t xml:space="preserve">Route Planning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Walking Tours</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We use minibus or 8-seater transport from our meeting area in Launceston to the start of the walk at Wukalina/Mt William National Park, which is a 2hr transfer. We make one stop in Bridport for people to use the toilet and to get a snack/coffee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Guides have been trained in the following</w:t>
+        <w:t xml:space="preserve">Overnight Stops</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The total number of wheelchair passengers that can be catered for at overnight stops are: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Use of clear/simple English</w:t>
+        <w:t xml:space="preserve">Walking Tours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Guests can cross the road and get a snack/beverage at Seascape Cafem Bridport Sugar'N'Spice Bakery or IGA X-Press Bridport.</w:t>
+        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides have been trained in the following</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">We do not have wardrobes at either of our accommodation locations</w:t>
+        <w:t xml:space="preserve">Use of clear/simple English</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We operate small group trips only with no more than five bedrooms/sleep shelters at our accommodations so guides/staff would personally alert guests in each room if there was any kind of emergency.</w:t>
+        <w:t xml:space="preserve">Guests can cross the road and get a snack/beverage at Seascape Cafem Bridport Sugar'N'Spice Bakery or IGA X-Press Bridport.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The edges of all furniture and fixtures are rounded</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If guests do not want to leave the vehicle at Bridport, staff can collect food/beverages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ACCOMMODATION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Room Amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We do not have wardrobes at either of our accommodation locations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Openings are a minimum of Most doorways at the Larapuna accomodation are 750mm wide</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We operate small group trips only with no more than five bedrooms/sleep shelters at our accommodations so guides/staff would personally alert guests in each room if there was any kind of emergency.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There luggage racks for at least two suitcases</w:t>
+        <w:t xml:space="preserve">The edges of all furniture and fixtures are rounded</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is at least 850mm clear space beside the bed</w:t>
+        <w:t xml:space="preserve">Openings are a minimum of Most doorways at the Larapuna accomodation are 750mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The bed height is no higher than 680mm from the floor</w:t>
+        <w:t xml:space="preserve">There luggage racks for at least two suitcases</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Non-allergenic cleaning products are used</w:t>
+        <w:t xml:space="preserve">There is at least 850mm clear space beside the bed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The bathrooms  have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">The bed height is no higher than 680mm from the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The width of the door is 750mm.</w:t>
+        <w:t xml:space="preserve">Non-allergenic cleaning products are used</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The width beside the toilet is NA.</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The accommodation at Wukalina is sleeping huts accessible via narrow boardwalk and the accommodation at Larapuna is a very old lightkeepers cottage so doorways are narrow and there are steps into the cottage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bathrooms</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The bathrooms  have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is 900mm mm of clear space in front of the toilet</w:t>
+        <w:t xml:space="preserve">The width of the door is 750mm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The actual height of the toilet seat is 380mm.</w:t>
+        <w:t xml:space="preserve">The width beside the toilet is NA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A range of non-allergenic toiletries are available</w:t>
+        <w:t xml:space="preserve">There is 900mm mm of clear space in front of the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A door is fitted to the shower</w:t>
+        <w:t xml:space="preserve">The actual height of the toilet seat is 380mm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...46 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
+        <w:t xml:space="preserve">A range of non-allergenic toiletries are available</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A park map is available here:</w:t>
-[...75 lines deleted...]
-        <w:t xml:space="preserve">The dining spaces  have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">A door is fitted to the shower</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The smallest doorway is 740mm wide</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We do not provide accessible toilets or bathrooms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ATTRACTIONS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Attractions Basics</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is level access through the dining area</w:t>
+        <w:t xml:space="preserve">A park map is available here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">https://www.wukalinawalk.com.au/contact-us</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc0000000022"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">COMMON AREAS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc0000000023"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">FOOD AND DRINK</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc0000000024"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dining Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The dining spaces  have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are areas of full lighting</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Our business caters for the following dietary requirements</w:t>
+        <w:t xml:space="preserve">The smallest doorway is 740mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sugar free (diabetic)</w:t>
+        <w:t xml:space="preserve">There is level access through the dining area</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Gluten free (celiac)</w:t>
+        <w:t xml:space="preserve">There are areas of full lighting</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our business caters for the following dietary requirements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lactose free (dairy free)</w:t>
+        <w:t xml:space="preserve">Sugar free (diabetic)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nut free</w:t>
+        <w:t xml:space="preserve">Gluten free (celiac)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Additive free</w:t>
+        <w:t xml:space="preserve">Lactose free (dairy free)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vegetarian</w:t>
+        <w:t xml:space="preserve">Nut free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vegan</w:t>
+        <w:t xml:space="preserve">Additive free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Vegetarian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vegan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We use different boards and guides for meat/fruit and vegetables etc and we use gloves to handle food. All staff who are preparing food are trained and certified in food safety.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We use different boards and guides for meat/fruit and vegetables etc and we use gloves to handle food. All staff who are preparing food are trained and certified in food safety.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc0000000025"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We welcome guests with disability but are limited by our location and infrastructure to provide an accessible experience for all people with physical disability.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We welcome guests with disability but are limited by our location and infrastructure to provide an accessible experience for all people with physical disability.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -8723,51 +8731,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="76144486"/>
+    <w:nsid w:val="3EBDB1BB"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>