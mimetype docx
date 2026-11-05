--- v3 (2026-09-20)
+++ v4 (2026-11-05)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-09-21 07:20</w:t>
+              <w:t xml:space="preserve">2026-11-05 14:38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8731,51 +8731,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="3EBDB1BB"/>
+    <w:nsid w:val="42438801"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>