--- v0 (2026-06-25)
+++ v1 (2026-08-18)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-26 05:14</w:t>
+              <w:t xml:space="preserve">2026-08-19 05:10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -10263,51 +10263,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="4FBA117C"/>
+    <w:nsid w:val="5E59044F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>