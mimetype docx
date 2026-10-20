--- v1 (2026-08-18)
+++ v2 (2026-10-20)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-19 05:10</w:t>
+              <w:t xml:space="preserve">2026-10-21 10:27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2995,82 +2995,90 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...9 lines deleted...]
-        <w:pBdr/>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guests are encouraged to contact us prior to booking to discuss any accessibility or health requirements. These requirements are noted on the booking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...9 lines deleted...]
-        <w:pBdr/>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the event of an emergency, trained staff will attend immediately to assess the situation and provide initial assistance.  Assistance may include:  Physical support for mobility, Assisted transfer using manual handling techniques (two-person support where required), Use of available transport (4WD vehicle) to move the guest safely to a secure location or medical response point.  Medical emergencies:  First aid is administered if required. If further treatment is required, emergency services are contacted via phone or radio.  Evacuation can be coordinated with:  RFDS (Royal Flying Doctor Service), or Marine or air charter providers, depending on the situation and weather conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4623,52 +4631,102 @@
         <w:t xml:space="preserve">Signage and information provide pictorial information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Due to the remote nature of our operations, alternative formats such as braille or dedicated audio guides are not currently available.However, we provide information in a range of accessible formats where possible, including:Pre-arrival written information via email and our websiteVerbal briefings and guided interpretation from staff during tours and activitiesClear on-site signage and printed information in key areasOur team is always happy to provide information in a way that best suits individual guest needs, and we encourage guests to contact us in advance so we can accommodate specific requirements wherever possible.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Due to the remote nature of our operations, alternative formats such as braille or dedicated audio guides are not currently available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">However, we provide information in a range of accessible formats where possible, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival written information via email and our websiteVerbal briefings and guided interpretation from staff during tours and activitiesClear on-site signage and printed information in key areasOur team is always happy to provide information in a way that best suits individual guest needs, and we encourage guests to contact us in advance so we can accommodate specific requirements wherever possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Seating is provided at regular intervals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
@@ -5177,52 +5235,84 @@
         <w:t xml:space="preserve">Vegan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We implement strict food handling and hygiene procedures to minimise the risk of cross-contamination and ensure guest safety.Separation of food types: Raw and ready-to-eat foods are stored and prepared separately at all times. Dedicated areas are used where possible.Utensils and equipment: Separate chopping boards, knives, and utensils are used for different food groups (e.g. raw meats, seafood, vegetables). All equipment is thoroughly cleaned and sanitised between uses.Cleaning and sanitisation: Food preparation surfaces are regularly cleaned and sanitised using approved food-safe products, particularly between handling different ingredients.Hand hygiene: Staff follow strict handwashing protocols and use gloves where appropriate, especially when handling ready-to-eat foods.Food storage: All food is stored in sealed, labelled containers and maintained at appropriate temperatures to prevent contamination.Allergen management: Dietary requirements and allergens are identified prior to service. Ingredients are checked carefully, and meals are prepared with additional care to avoid cross-contact.Staff training: All staff involved in food handling are trained in safe food handling practices and understand the importance of preventing cross-contamination.These procedures are reviewed regularly to ensure compliance with food safety standards and to maintain best practice in a remote operating environment.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">We implement strict food handling and hygiene procedures to minimise the risk of cross-contamination and ensure guest safety.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Separation of food types: Raw and ready-to-eat foods are stored and prepared separately at all times. Dedicated areas are used where possible.Utensils and equipment: Separate chopping boards, knives, and utensils are used for different food groups (e.g. raw meats, seafood, vegetables). All equipment is thoroughly cleaned and sanitised between uses.Cleaning and sanitisation: Food preparation surfaces are regularly cleaned and sanitised using approved food-safe products, particularly between handling different ingredients.Hand hygiene: Staff follow strict handwashing protocols and use gloves where appropriate, especially when handling ready-to-eat foods.Food storage: All food is stored in sealed, labelled containers and maintained at appropriate temperatures to prevent contamination.Allergen management: Dietary requirements and allergens are identified prior to service. Ingredients are checked carefully, and meals are prepared with additional care to avoid cross-contact.Staff training: All staff involved in food handling are trained in safe food handling practices and understand the importance of preventing cross-contamination.These procedures are reviewed regularly to ensure compliance with food safety standards and to maintain best practice in a remote operating environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Food and Beverage Image(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="2540000" cy="1905000"/>
             <wp:docPr id="3" name="Picture 3"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -5620,50 +5710,64 @@
         <w:rPr/>
         <w:t xml:space="preserve">There are no sealed roads or formal walkways on Dirk Hartog Island, and the terrain is</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">predominantly beach and natural ground, which is unsuitable for mobility aids such as</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wheelchairs or walkers.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">How we support accessibility</w:t>
       </w:r>
@@ -10263,51 +10367,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5E59044F"/>
+    <w:nsid w:val="620EB29C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>