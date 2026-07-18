--- v0 (2026-05-07)
+++ v1 (2026-07-18)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-07 20:01</w:t>
+              <w:t xml:space="preserve">2026-07-18 18:19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8349,51 +8349,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="79FE6DD9"/>
+    <w:nsid w:val="077EE02E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>