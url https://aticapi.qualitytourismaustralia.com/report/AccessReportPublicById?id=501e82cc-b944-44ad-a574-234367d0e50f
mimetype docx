--- v1 (2026-07-18)
+++ v2 (2026-09-20)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-18 18:19</w:t>
+              <w:t xml:space="preserve">2026-09-20 20:50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1301,51 +1301,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">GENERAL</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000007 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1364,51 +1364,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000008 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1427,51 +1427,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000009 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1490,51 +1490,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Car Park and Access amenities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000010 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1553,51 +1553,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000011 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1616,51 +1616,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">External Paths</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000012 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1679,51 +1679,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000013 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">TOUR OPERATORS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000014 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1805,51 +1805,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Tour/Transport Services</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000015 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1868,51 +1868,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Route Planning</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000016 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1931,51 +1931,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Guides</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000017 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1994,51 +1994,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ATTRACTIONS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000018 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2057,51 +2057,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">COMMON AREAS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000019 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">12</w:t>
+            <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2120,51 +2120,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000020 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">13</w:t>
+            <w:t xml:space="preserve">12</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2183,51 +2183,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Adventure activities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000021 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">13</w:t>
+            <w:t xml:space="preserve">12</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2246,51 +2246,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000022 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">15</w:t>
+            <w:t xml:space="preserve">14</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -2851,884 +2851,928 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">It is noted at time of booking and is alerted to all staff prior to boarding.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">crew and skipper assist as required</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Not specified</w:t>
+        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a Pictorial menu</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business accepts the companion card</w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
-      </w:r>
+        <w:t xml:space="preserve">There is a Pictorial menu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Access has alternative procedures and clear written instructions with universal access symbols</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Priority boarding and Set Pick Up Times</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
+        <w:t xml:space="preserve">Access has alternative procedures and clear written instructions with universal access symbols</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A written transcript where audio description is provided i.e. display commentary, tour commentary</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
+        <w:t xml:space="preserve">A written transcript where audio description is provided i.e. display commentary, tour commentary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a registered changing places facility</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For our boat charters we have wheelchair spaces / seating available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For our bus tours we can accommodate a folding wheelchair, bus seating would need to be used.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Please note we do not have ramp access to the boat or bus, so please contact us to discuss prior to booking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a 'Changing Place' within 1.5mtr of our business</w:t>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="18"/>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Buses/Coaches</w:t>
+        <w:t xml:space="preserve">There is a registered changing places facility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">0 vehicles have wheelchair lifts or ramps</w:t>
+        <w:t xml:space="preserve">There is a 'Changing Place' within 1.5mtr of our business</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tour/Transport Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">0 vehicles have low floors with ramped entry</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">3</w:t>
+        <w:t xml:space="preserve">Buses/Coaches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Commentary is available in written format</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+        <w:t xml:space="preserve">0 vehicles have wheelchair lifts or ramps</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Route Planning</w:t>
+        <w:t xml:space="preserve">0 vehicles have low floors with ramped entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The maximum wheelchair capacity available in the fleet is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Commentary is available in written format</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Boat Toilet - would require the wheelchair to remain outside, hand rail is available.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lunch stop venues are accessible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
@@ -4061,101 +4105,156 @@
         <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Fishing ChartersSnubfin Dolphin CruisesWhale CruisesBroome Town Bus Tour</w:t>
+        <w:t xml:space="preserve">Fishing Charters</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Snubfin Dolphin Cruises</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Whale Cruises</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Broome Town Bus Tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Fishing Charters - Involve Fishing Rods, Hooks, Bait, Lures.Snubfin Dolphin and Whale Cruises - no additional equipment required - Wildlife viewingBroome Town Bus Tour - no additional equipment required</w:t>
+        <w:t xml:space="preserve">Fishing Charters - Involve Fishing Rods, Hooks, Bait, Lures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Snubfin Dolphin and Whale Cruises - no additional equipment required - Wildlife viewing</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Broome Town Bus Tour - no additional equipment required</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Accessibility onto the vessel and bus, will need to be accessed per individual as some movement to and from the bus and boat, does require physical assistant from the crew and some moveability from the individual. &amp;nbsp; </w:t>
+        <w:t xml:space="preserve">Accessibility onto the vessel and bus, will need to be accessed per individual as some movement to and from the bus and boat, does require physical assistant from the crew and some moveability from the individual.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Adventure Activity Image(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="2540000" cy="1498600"/>
             <wp:docPr id="4" name="Picture 1"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -8349,51 +8448,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="077EE02E"/>
+    <w:nsid w:val="152FEF85"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>