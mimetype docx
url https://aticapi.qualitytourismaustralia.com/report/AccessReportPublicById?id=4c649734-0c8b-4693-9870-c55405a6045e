--- v0 (2026-06-19)
+++ v1 (2026-08-20)
@@ -360,51 +360,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORM building a state of creativity Inc.</w:t>
+              <w:t xml:space="preserve">FORM building a state of creativity Limited</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="392" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
@@ -422,51 +422,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">39 Gugeri Street</w:t>
+              <w:t xml:space="preserve">Level 4, Saint Georges Tce</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="60" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
@@ -485,51 +485,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Claremont</w:t>
+              <w:t xml:space="preserve">Perth</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="60" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-20 06:25</w:t>
+              <w:t xml:space="preserve">2026-08-20 21:29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -9036,51 +9036,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="7E9D759E"/>
+    <w:nsid w:val="7CA43ECE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>