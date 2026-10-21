--- v1 (2026-08-20)
+++ v2 (2026-10-21)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-20 21:29</w:t>
+              <w:t xml:space="preserve">2026-10-21 14:41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2776,82 +2776,90 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...9 lines deleted...]
-        <w:pBdr/>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All of our artists notify us of extra assistance on application to be an artist under Spinifex Hill Studio </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...9 lines deleted...]
-        <w:pBdr/>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Most of our artists are not left without a studio coordinator to supervise, or they are supported by a social worker or support worker </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
@@ -9036,51 +9044,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="7CA43ECE"/>
+    <w:nsid w:val="154CCBD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>