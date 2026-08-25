--- v0 (2026-06-23)
+++ v1 (2026-08-25)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-24 05:28</w:t>
+              <w:t xml:space="preserve">2026-08-25 10:44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7850,51 +7850,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="71561DC6"/>
+    <w:nsid w:val="73345CEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>