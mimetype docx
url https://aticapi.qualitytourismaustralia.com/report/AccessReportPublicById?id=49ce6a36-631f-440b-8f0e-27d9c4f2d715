--- v1 (2026-08-25)
+++ v2 (2026-10-24)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-25 10:44</w:t>
+              <w:t xml:space="preserve">2026-10-25 08:54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2272,667 +2272,675 @@
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc0000000004"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency Management</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Using our PMS system we have knowledge of each guest who is staying at one time. We have 6 villas on the property with all guests contact details.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">tbc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We allow service animals if requested in advance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating available at reception</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A lower counter at reception/ticket office</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
+        <w:t xml:space="preserve">A lower counter at reception/ticket office</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Large print information sheets and registration forms</w:t>
+        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
+        <w:t xml:space="preserve">Large print information sheets and registration forms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Keys are available for each guest</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Luggage assistance</w:t>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Not applicable to us.</w:t>
+        <w:t xml:space="preserve">Keys are available for each guest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+        <w:t xml:space="preserve">Luggage assistance</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not applicable to us.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Large entrance way to our reception with no steps. Guests are given a map of the property but welcomed by reception staff and taken up to their villa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">No designated parking bays required. Parking is available at each accessable villa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The property has a ring road and parking right at the front of the accessible villas with no steps.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The property has a ring road and parking right at the front of the accessible villas with no steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No steps in our Reception area or Garden Spa Villas. Our Lakehouse Spa Villas and Botanica Spa Villas do have steps and are not suitable.</w:t>
@@ -3663,51 +3671,62 @@
         <w:t xml:space="preserve">Garden Spa Villa Bathroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">- A shower seat is available for guests to use on request.- No hand rail on shower or toilet, the toilet is located between two vanity untirs</w:t>
+        <w:t xml:space="preserve">- A shower seat is available for guests to use on request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- No hand rail on shower or toilet, the toilet is located between two vanity untirs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COMMON AREAS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="0EA74407">
@@ -7850,51 +7869,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="73345CEE"/>
+    <w:nsid w:val="31712E1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>