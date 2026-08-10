--- v0 (2026-06-08)
+++ v1 (2026-08-10)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-09 06:24</w:t>
+              <w:t xml:space="preserve">2026-08-10 19:27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -10361,51 +10361,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="2AE536C0"/>
+    <w:nsid w:val="5C2D342C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>