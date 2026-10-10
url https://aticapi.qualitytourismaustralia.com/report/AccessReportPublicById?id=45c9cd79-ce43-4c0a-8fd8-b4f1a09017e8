--- v1 (2026-08-10)
+++ v2 (2026-10-10)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-10 19:27</w:t>
+              <w:t xml:space="preserve">2026-10-10 11:14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3762,51 +3762,51 @@
         <w:t xml:space="preserve">Luggage assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">As part of our booking and manifesting process we always seek out details of a guest's capabilities and potential ailments / dietaries to ensure the product they have chosen is fit for purpose.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">As part of our booking and manifesting process we always seek out details of a guest's capabilities and potential ailments / dietaries to ensure the product they have chosen is fit for purpose.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">We often conduct walking tours on behalf of charities and fundraising groups. In many instances those charities and fundraising groups include participants affected by certain ailments, so we endeavour to refine or redesign our tours (so far as practicable) to ensure safe participation. The nature of our experiences, physical and outdoors, demands certain minimum capabilities. However, our Owner &amp;amp; Director (a former Chair of Guide Dogs Victoria) is committed to ensuring our experiences are open and accessible to most Victorians.</w:t>
@@ -10361,51 +10361,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5C2D342C"/>
+    <w:nsid w:val="0D7565FD"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>