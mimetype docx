--- v0 (2026-06-15)
+++ v1 (2026-08-16)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-16 06:14</w:t>
+              <w:t xml:space="preserve">2026-08-16 20:57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7410,51 +7410,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5098806F"/>
+    <w:nsid w:val="5DD74F1B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>