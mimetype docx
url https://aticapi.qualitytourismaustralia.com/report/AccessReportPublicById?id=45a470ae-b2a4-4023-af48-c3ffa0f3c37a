--- v1 (2026-08-16)
+++ v2 (2026-10-18)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-16 20:57</w:t>
+              <w:t xml:space="preserve">2026-10-19 02:48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2293,574 +2293,626 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">We ensure exit access is free and clear at all times by: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ensuring customers remain seated in designated seats at all times.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Firstly, guests have the option to include any special requirements that are needed at the time of booking. These are then added to the daily manifest so that the skipper is aware. The skipper then has a chat with the guest on arrival about the nature of the help that is needed should there be an emergency. The skipper then seats those needing assistance to the closest exit point. The skipper makes a mental note of the guests requiring assistance and is able to help them should an emergency occur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Yardie Creek Boat Tours identifies guests who may need assistance during the pre-tour phase through observation, interaction, or disclosure by the guest. Guests requiring assistance are seated in easily accessible areas of the vessel. In the event of an emergency, the skipper announces the situation to all passengers, providing calm and clear instructions. Guests requiring assistance are directed to remain seated until specific help is provided. The skipper oversees the rescue procedure and, if feasible, assigns able-bodied passengers to assist by keeping the area clear or providing support as directed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Tours stick to a strict time schedule therefore limiting the chance of long wait times, priority boarding is also given to guests requiring it.</w:t>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Service dogs may only be permitted with specific approval and at the discretion of DBCA's Parks and Wildlife Service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tours stick to a strict time schedule therefore limiting the chance of long wait times, priority boarding is also given to guests requiring it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">No steps along path to boat pontoon</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">No steps along path to boat pontoon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">No steps along path to boat pontoon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Whilst it is a hard packed fine gravel pathway from the carpark to the boat, it sometimes may have sand due to the wind over sections of the pathway, we recommend contacting us to find out current pathway conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
+        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is x1 200mm step from the pontoon to the boat.There are then x2 steps on the boat and each step is approximately 205mm in height.940mm is the length of the top step, 400mm is the second step length.380mm is the width of all steps.The handrail is located on the right hand side as you enter the boat while the flooring has checker plating installed.</w:t>
+        <w:t xml:space="preserve">There is x1 200mm step from the pontoon to the boat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are then x2 steps on the boat and each step is approximately 205mm in height.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">940mm is the length of the top step, 400mm is the second step length.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">380mm is the width of all steps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The handrail is located on the right hand side as you enter the boat while the flooring has checker plating installed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Whilst there are no toilet facilities on board, The carpark has x1 Accessible Unisex Drop Toilet without running water, change table or hoist facilities.</w:t>
@@ -7410,51 +7462,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5DD74F1B"/>
+    <w:nsid w:val="6A3420E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>