--- v0 (2026-06-15)
+++ v1 (2026-08-16)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-16 08:10</w:t>
+              <w:t xml:space="preserve">2026-08-16 20:31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -9278,51 +9278,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="4ED931FC"/>
+    <w:nsid w:val="58CA16AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>