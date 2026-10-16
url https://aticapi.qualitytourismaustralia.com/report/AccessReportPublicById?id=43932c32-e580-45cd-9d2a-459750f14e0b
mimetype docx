--- v1 (2026-08-16)
+++ v2 (2026-10-16)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-16 20:31</w:t>
+              <w:t xml:space="preserve">2026-10-16 15:42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3091,1877 +3091,1885 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Request guests advise requirements prior to arrival. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Identification and preparation prior to arrival. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Not specified</w:t>
+        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
-[...34 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
-      </w:r>
+        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating available at reception</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
+        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Keys are available for each guest</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Luggage assistance</w:t>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">Keys are available for each guest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+        <w:t xml:space="preserve">Luggage assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating areas available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
+        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
+        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
+        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
+        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Even lighting</w:t>
+        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
+        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The width of the smallest corridor is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">NA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public areas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">Even lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">Ramps have the following amenities are in place</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are ramps.</w:t>
+        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hand rails are fitted</w:t>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="21"/>
+        <w:t xml:space="preserve">There are steps.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">The bedrooms  have the following facilities/amenities in place</w:t>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ramps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ramps have the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are 6 rooms available to guests who use a wheelchair</w:t>
+        <w:t xml:space="preserve">There are ramps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bedroom furniture can be re-arranged on request</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Hand rails are fitted</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ACCOMMODATION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bedrooms</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The bedrooms  have the following facilities/amenities in place</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Televisions are equipped with closed captioning capability</w:t>
+        <w:t xml:space="preserve">There are 6 rooms available to guests who use a wheelchair</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is contrast between the walls, skirtings, floor and furniture</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Bedroom furniture can be re-arranged on request</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Room Amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a clear path through the room</w:t>
+        <w:t xml:space="preserve">Televisions are equipped with closed captioning capability</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Doors open fully against the adjoining wall</w:t>
+        <w:t xml:space="preserve">There is contrast between the walls, skirtings, floor and furniture</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a clear opening at least 850mm wide</w:t>
+        <w:t xml:space="preserve">There is a clear path through the room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There at least one chair with rigid arms</w:t>
+        <w:t xml:space="preserve">Doors open fully against the adjoining wall</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wardrobe and drawer handles are easy to grip</w:t>
+        <w:t xml:space="preserve">There is a clear opening at least 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The bedside lamp switch is easy to reach from the bed</w:t>
+        <w:t xml:space="preserve">There at least one chair with rigid arms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is at least 850mm clear space beside the bed</w:t>
+        <w:t xml:space="preserve">Wardrobe and drawer handles are easy to grip</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business offers a range of non-allergenic bedding</w:t>
+        <w:t xml:space="preserve">The bedside lamp switch is easy to reach from the bed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Non-allergenic cleaning products are used</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The bathrooms  have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">There is at least 850mm clear space beside the bed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All heating appliances and hot water pipes are protected or insulated</w:t>
+        <w:t xml:space="preserve">The business offers a range of non-allergenic bedding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
+        <w:t xml:space="preserve">Non-allergenic cleaning products are used</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bathrooms</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The bathrooms  have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The width beside the toilet is NA.</w:t>
+        <w:t xml:space="preserve">All heating appliances and hot water pipes are protected or insulated</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a minimum of 1400mm of clear space in front of the toilet</w:t>
+        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is a contrasting colour to the floor</w:t>
+        <w:t xml:space="preserve">The width beside the toilet is NA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
+        <w:t xml:space="preserve">There is a minimum of 1400mm of clear space in front of the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A range of non-allergenic toiletries are available</w:t>
+        <w:t xml:space="preserve">The toilet seat is a contrasting colour to the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a portable shower head on flexible hose</w:t>
-[...36 lines deleted...]
-      <w:bookmarkEnd w:id="26"/>
+        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The following swimming pools, spas and waterparks amenities are available</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">The dining spaces  have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">A range of non-allergenic toiletries are available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance has level access</w:t>
-      </w:r>
+        <w:t xml:space="preserve">There is a portable shower head on flexible hose</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">COMMON AREAS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc0000000022"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Swimming pools, spas and waterparks</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The doorway is at least 850mm wide</w:t>
+        <w:t xml:space="preserve">The following swimming pools, spas and waterparks amenities are available</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc0000000023"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">FOOD AND DRINK</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc0000000024"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dining Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The dining spaces  have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is level access through the dining area</w:t>
+        <w:t xml:space="preserve">The entrance has level access</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chairs are moveable to allow for wheelchairs to be seated at the tables</w:t>
+        <w:t xml:space="preserve">The doorway is at least 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All glass doors and full height windows have contrast markings</w:t>
+        <w:t xml:space="preserve">There is level access through the dining area</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is an accessible toilet</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Our business caters for the following dietary requirements</w:t>
+        <w:t xml:space="preserve">Chairs are moveable to allow for wheelchairs to be seated at the tables</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sugar free (diabetic)</w:t>
+        <w:t xml:space="preserve">All glass doors and full height windows have contrast markings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Gluten free (celiac)</w:t>
+        <w:t xml:space="preserve">There is an accessible toilet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our business caters for the following dietary requirements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lactose free (dairy free)</w:t>
+        <w:t xml:space="preserve">Sugar free (diabetic)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Low fat and  fibre with no gastric content</w:t>
+        <w:t xml:space="preserve">Gluten free (celiac)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Low potassium</w:t>
+        <w:t xml:space="preserve">Lactose free (dairy free)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Low sodium</w:t>
+        <w:t xml:space="preserve">Low fat and  fibre with no gastric content</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nut free</w:t>
+        <w:t xml:space="preserve">Low potassium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Additive free</w:t>
+        <w:t xml:space="preserve">Low sodium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Organic</w:t>
+        <w:t xml:space="preserve">Nut free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vegetarian</w:t>
+        <w:t xml:space="preserve">Additive free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vegan</w:t>
+        <w:t xml:space="preserve">Organic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Vegetarian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vegan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Staff training&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Staff training</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
@@ -9278,51 +9286,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="58CA16AA"/>
+    <w:nsid w:val="45186626"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>