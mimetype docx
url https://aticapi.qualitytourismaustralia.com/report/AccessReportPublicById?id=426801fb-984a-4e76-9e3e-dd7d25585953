--- v0 (2026-08-10)
+++ v1 (2026-10-11)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-10 16:37</w:t>
+              <w:t xml:space="preserve">2026-10-11 11:56</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3641,51 +3641,51 @@
         <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All events and festivals operated by Artrage have priority access queues for those with disabilities and staff to assist with any additional requests.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">All events and festivals operated by Artrage have priority access queues for those with disabilities and staff to assist with any additional requests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Please visit accessibility pages on our websites for further information</w:t>
@@ -4040,65 +4040,50 @@
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lifts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Premises has lifts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
-[...13 lines deleted...]
-      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Internal Spaces</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
@@ -5276,51 +5261,73 @@
         <w:t xml:space="preserve">Halal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Each event or activation produced by Artrage has a variety of different food vendors. We aim to provide as many offerings as possible. Each food vendor is inspected by Environmental Health. Daily checks are completed by staff to ensure compliance.</w:t>
+        <w:t xml:space="preserve">Each event or activation produced by Artrage has a variety of different food vendors. We aim to provide as many offerings as possible. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Each food vendor is inspected by Environmental Health. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Daily checks are completed by staff to ensure compliance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc0000000027"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">EVENTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -9856,51 +9863,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="2A5B75A2"/>
+    <w:nsid w:val="01411CD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>