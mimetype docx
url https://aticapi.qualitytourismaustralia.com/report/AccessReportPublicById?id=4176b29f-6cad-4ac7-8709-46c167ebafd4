--- v0 (2026-07-04)
+++ v1 (2026-09-04)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-04 15:24</w:t>
+              <w:t xml:space="preserve">2026-09-04 23:50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3845,51 +3845,51 @@
         <w:t xml:space="preserve">Instructions on how to use the system are in Plan English and accompanied by Universal design standard pictures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests can also wait comfortably in our lounge area, request seated service, or have a team member come directly to them for assistance. Written communication, visual cues and iPad based check-in available for guests who prefer or require alternative communication methods.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Guests can also wait comfortably in our lounge area, request seated service, or have a team member come directly to them for assistance. Written communication, visual cues and iPad based check-in available for guests who prefer or require alternative communication methods.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Entry</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
@@ -4151,65 +4151,50 @@
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Premises has lifts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lift location: Hotels available throughout the hotel, including one lift connecting guests to carpark levels, and six lifts near reception to access rooms including two semi-private ones available.. Has visual floor indicator; Has breakdown procedure for guest who are hearing impaired</w:t>
-[...13 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Our lifts are fully accessible for guests with disabilities, with clear visual indicators and spacious interiors to support wheelchair users and guests with mobility aids. Our concierge team is available to accompany guests to their rooms and assist with luggage as needed. All accessible rooms are located close to the elevators for ease of access. In the event of an emergency, designated Fire Wardens are trained to assist individuals with disabilities to ensure their safety.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4502,51 +4487,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are no path's with steps on the hotel premises. There is signage of elevators in the carpark for guests to be able to access the hotel.</w:t>
+        <w:t xml:space="preserve">There are no paths with steps on the hotel premises. There is signage of elevators in the carpark for guests to be able to access the hotel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The only steps located within the hotel are in the carpark and there clear signage of our lifts. Our driveway and valet parking area also has designated small ramps for guests in wheelchairs to access the walkway into the hotel.</w:t>
@@ -4706,65 +4691,50 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The toilet seat of a contrasting colour to the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
-      </w:r>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">There is a registered changing places facility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Change facility is available within the accessible toilet cubicle on Level 5.</w:t>
@@ -10753,51 +10723,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="17C2BF52"/>
+    <w:nsid w:val="2B975256"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>