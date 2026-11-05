--- v1 (2026-09-04)
+++ v2 (2026-11-05)
@@ -665,51 +665,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">enquires.ppper@panpacific.com</w:t>
+              <w:t xml:space="preserve">enquires.ppper@pphg.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="60" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-09-04 23:50</w:t>
+              <w:t xml:space="preserve">2026-11-05 21:22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -10723,51 +10723,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="2B975256"/>
+    <w:nsid w:val="6EE13B6D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>